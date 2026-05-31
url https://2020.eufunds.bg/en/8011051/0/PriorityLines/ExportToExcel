--- v0 (2026-05-07)
+++ v1 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbeb5a73dcd48ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bd8dfec18de4e2991b43c27f95eeb35.psmdcp" Id="R51c1c254cdc14a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bc0ac585334b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be0c2f17cb414dcab095ab917f6599df.psmdcp" Id="Rc7acf8f4452c4b8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>