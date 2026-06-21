--- v1 (2026-05-31)
+++ v2 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bc0ac585334b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be0c2f17cb414dcab095ab917f6599df.psmdcp" Id="Rc7acf8f4452c4b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a13935014fd4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c78871439964a31a37c74d613f662f8.psmdcp" Id="Rf6088bcb150445f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>