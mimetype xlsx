--- v2 (2026-06-21)
+++ v3 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a13935014fd4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c78871439964a31a37c74d613f662f8.psmdcp" Id="Rf6088bcb150445f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0af32dba13438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fccb9b6119b247a39fd2f98f201ff7ed.psmdcp" Id="Rd1285f538d194a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>