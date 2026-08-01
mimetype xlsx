--- v3 (2026-07-11)
+++ v4 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0af32dba13438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fccb9b6119b247a39fd2f98f201ff7ed.psmdcp" Id="Rd1285f538d194a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29db644e8d65438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f7866da779b4db7b0fe930bc7175402.psmdcp" Id="R27ac46c361074081" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>