--- v4 (2026-08-01)
+++ v5 (2026-08-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29db644e8d65438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f7866da779b4db7b0fe930bc7175402.psmdcp" Id="R27ac46c361074081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e387484d8514e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48840d165c944650aa62883bfdee295f.psmdcp" Id="R1942af76ec8a477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>