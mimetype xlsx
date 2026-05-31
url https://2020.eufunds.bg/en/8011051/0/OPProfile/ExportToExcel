--- v0 (2026-05-07)
+++ v1 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd81d5b95e14a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/252ed19008794a28bf673c40ec411052.psmdcp" Id="R7f71e81c53fb44da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R477b052bce3146fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fc36c463e9742cd9d8fa1999e4891c4.psmdcp" Id="Rd61bef1f37854554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>