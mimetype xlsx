--- v1 (2026-05-31)
+++ v2 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R477b052bce3146fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fc36c463e9742cd9d8fa1999e4891c4.psmdcp" Id="Rd61bef1f37854554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc176f4c033544f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8eaf8bcbb404994b3fb80a1bf6bb0f8.psmdcp" Id="Rf4b6ae5adb2140a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>