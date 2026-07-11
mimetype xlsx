--- v2 (2026-06-21)
+++ v3 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc176f4c033544f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8eaf8bcbb404994b3fb80a1bf6bb0f8.psmdcp" Id="Rf4b6ae5adb2140a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5a6db1d207470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eecbf482db5a42008ce6d65b213ee141.psmdcp" Id="R95f323591be1444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>