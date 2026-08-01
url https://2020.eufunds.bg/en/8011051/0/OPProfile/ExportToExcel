--- v3 (2026-07-11)
+++ v4 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5a6db1d207470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eecbf482db5a42008ce6d65b213ee141.psmdcp" Id="R95f323591be1444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60699ef866934313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba3e2ec8fe3f45f5bfd6a9d93ec539ac.psmdcp" Id="R44e2b0015e854474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>