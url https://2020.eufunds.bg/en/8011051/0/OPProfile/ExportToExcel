--- v4 (2026-08-01)
+++ v5 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60699ef866934313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba3e2ec8fe3f45f5bfd6a9d93ec539ac.psmdcp" Id="R44e2b0015e854474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8b48de0fa64cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02b78ffe80454d69975276cfc66f4908.psmdcp" Id="Rc14c618f4b1a4a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>