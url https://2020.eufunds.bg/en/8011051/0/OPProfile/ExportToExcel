--- v5 (2026-08-21)
+++ v6 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8b48de0fa64cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02b78ffe80454d69975276cfc66f4908.psmdcp" Id="Rc14c618f4b1a4a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff285b500374dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a97d14a07b64a2f9922feb7108af6f8.psmdcp" Id="R491ff32b27c343c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>