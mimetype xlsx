--- v0 (2026-05-07)
+++ v1 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648ffbaeb7b7463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63c8c89bb46843c0aaa5d61126080079.psmdcp" Id="R6c5a50bfdb4a4389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red28345e8f0d42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53b0790bdcb2455cac85aea049d21e38.psmdcp" Id="R5be84d8965dd44b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -100,75 +100,91 @@
   <x:si>
     <x:t>Location</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Grant</x:t>
   </x:si>
   <x:si>
     <x:t>Self-financing by the Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Duration (months)</x:t>
   </x:si>
   <x:si>
     <x:t>Status of Implementation of the Contract/Order of the Grant</x:t>
   </x:si>
   <x:si>
     <x:t>NIF National Innovation Fund</x:t>
   </x:si>
   <x:si>
+    <x:t>200119953 BGO Software Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Company</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Limited liability company – LLC (OOD)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1766, р-н Младост
+бул./ул. Околовръстен път № 251Е, ет. 12, Ринг Тауър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIF-1.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SteriWatch: Smart localisation and sensor integration for complete sterilisation oversight</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In execution (starting date)</x:t>
+  </x:si>
+  <x:si>
     <x:t>208053658 Three Sigma Research Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>Company</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Rakovo, 8884, ул. Първа 32</x:t>
   </x:si>
   <x:si>
     <x:t>Rakovo</x:t>
   </x:si>
   <x:si>
     <x:t>NIF-1.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>ThumbsUp : An Innovative Loyalty and Reward Program for Privacy-Conscious Customers</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information in the regions based on the latest update of the Grant contract</x:t>
   </x:si>
   <x:si>
     <x:t>The information about the actually paid project amounts is not related to the respective region, but is for the whole project. It is visible when accessing each individual project, and for all projects in the sample - when exporting the data.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
@@ -579,51 +595,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O29"/>
+  <x:dimension ref="A1:O30"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -815,108 +831,155 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>122742.69</x:v>
+        <x:v>166666.63</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>92316.18</x:v>
+        <x:v>99999.98</x:v>
       </x:c>
       <x:c r="L22" s="4">
-        <x:v>30426.51</x:v>
+        <x:v>66666.65</x:v>
       </x:c>
       <x:c r="M22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:15" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <x:c r="A24" s="0" t="s">
+    <x:row r="23" spans="1:15">
+      <x:c r="A23" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
-    </x:row>
+      <x:c r="C23" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D23" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E23" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F23" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G23" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H23" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="I23" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="J23" s="4">
+        <x:v>122742.69</x:v>
+      </x:c>
+      <x:c r="K23" s="4">
+        <x:v>92316.18</x:v>
+      </x:c>
+      <x:c r="L23" s="4">
+        <x:v>30426.51</x:v>
+      </x:c>
+      <x:c r="M23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N23" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O23" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:15">
+      <x:c r="A29" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A23:J23"/>
     <x:mergeCell ref="A24:J24"/>
     <x:mergeCell ref="A25:J25"/>
     <x:mergeCell ref="A26:J26"/>
     <x:mergeCell ref="A27:J27"/>
     <x:mergeCell ref="A28:J28"/>
+    <x:mergeCell ref="A29:J29"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>