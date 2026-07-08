--- v1 (2026-07-08)
+++ v2 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red28345e8f0d42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53b0790bdcb2455cac85aea049d21e38.psmdcp" Id="R5be84d8965dd44b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaeef1d7d3394432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e35ea529e4c478380b5220485efd120.psmdcp" Id="R7fb541896ab14b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>