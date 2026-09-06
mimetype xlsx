--- v2 (2026-07-08)
+++ v3 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaeef1d7d3394432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e35ea529e4c478380b5220485efd120.psmdcp" Id="R7fb541896ab14b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f027c2f0374cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f0779b9370b4646a902ec17858bc5a2.psmdcp" Id="Rba67e712af4e44d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>