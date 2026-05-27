--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90af6d6a7c7f4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2af6bce704341129690e4a95f357f10.psmdcp" Id="Rbd4a15da2160499b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2193ab2ac8ba4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88f8cd9d1184413fa897af18cd69758d.psmdcp" Id="R5cbe29bb2a5a436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>