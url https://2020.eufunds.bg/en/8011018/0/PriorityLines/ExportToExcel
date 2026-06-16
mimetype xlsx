--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2193ab2ac8ba4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88f8cd9d1184413fa897af18cd69758d.psmdcp" Id="R5cbe29bb2a5a436a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a6c8977a024ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02ba3b66efec4a86b317d9c49d2bd403.psmdcp" Id="R5568a4108b604bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>