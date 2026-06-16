--- v2 (2026-06-16)
+++ v3 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a6c8977a024ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02ba3b66efec4a86b317d9c49d2bd403.psmdcp" Id="R5568a4108b604bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21a5b29f25d4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be37e3a7b682417b88e53b640c3aa24b.psmdcp" Id="R473f489ca126440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>