--- v3 (2026-06-16)
+++ v4 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21a5b29f25d4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be37e3a7b682417b88e53b640c3aa24b.psmdcp" Id="R473f489ca126440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9666c3463f346df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0916e2aaaf7c477ba35180a042929d7f.psmdcp" Id="R319d9eccb4754ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>