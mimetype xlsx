--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9666c3463f346df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0916e2aaaf7c477ba35180a042929d7f.psmdcp" Id="R319d9eccb4754ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7ca0ad946e434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/249a9b7107f94d13a8b8ebf870bccd88.psmdcp" Id="Rcd8bc5fd0a29479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>