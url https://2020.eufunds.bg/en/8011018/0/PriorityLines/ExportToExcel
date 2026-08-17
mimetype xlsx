--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7ca0ad946e434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/249a9b7107f94d13a8b8ebf870bccd88.psmdcp" Id="Rcd8bc5fd0a29479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ecb4b4e6a70466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/563b8aa9d0c243a4ae55f246ae7593f3.psmdcp" Id="R35e4e65847d14711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>