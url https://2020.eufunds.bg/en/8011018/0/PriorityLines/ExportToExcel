--- v6 (2026-08-17)
+++ v7 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ecb4b4e6a70466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/563b8aa9d0c243a4ae55f246ae7593f3.psmdcp" Id="R35e4e65847d14711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97edfb3621545a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5dbca4e17ed4072b1cd955f0040b74a.psmdcp" Id="Rfe91d2b5c25946e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>