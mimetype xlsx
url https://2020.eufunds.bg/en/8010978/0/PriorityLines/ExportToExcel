--- v0 (2026-04-29)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8bee5497b54595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b25786ea2b35473baa689240bbd0bfef.psmdcp" Id="Rcce7893485604d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f19e96e2e25417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f6ef339dfb34d96a2c5dee08a5ceccd.psmdcp" Id="R7050d153e9184347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>