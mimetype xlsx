--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f19e96e2e25417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f6ef339dfb34d96a2c5dee08a5ceccd.psmdcp" Id="R7050d153e9184347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c38b6a2110a4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bef1f808be944e3bc143270a645a3e8.psmdcp" Id="R5de7b78a17354570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>