--- v2 (2026-06-16)
+++ v3 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c38b6a2110a4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bef1f808be944e3bc143270a645a3e8.psmdcp" Id="R5de7b78a17354570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2aae53cf834514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7504288826334f8b952bd8d5a4f48c5e.psmdcp" Id="R48548390bd3b48f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>