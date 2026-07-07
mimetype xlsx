--- v3 (2026-06-16)
+++ v4 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2aae53cf834514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7504288826334f8b952bd8d5a4f48c5e.psmdcp" Id="R48548390bd3b48f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6579406d0a4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03c3bc127f1246b5b4e5e40f01c9ee01.psmdcp" Id="R3d22183058694aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>