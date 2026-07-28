--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6579406d0a4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03c3bc127f1246b5b4e5e40f01c9ee01.psmdcp" Id="R3d22183058694aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf035c1fb5e1f4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb6077040c7c4ac9b9146b0be9590fb0.psmdcp" Id="Rb915f40024474902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>