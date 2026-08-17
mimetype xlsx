--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf035c1fb5e1f4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb6077040c7c4ac9b9146b0be9590fb0.psmdcp" Id="Rb915f40024474902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439c4efe4adb401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fde53e4f18634119ac5fb6f18b9224d5.psmdcp" Id="Ra943889de2c84678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>