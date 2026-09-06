--- v6 (2026-08-17)
+++ v7 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439c4efe4adb401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fde53e4f18634119ac5fb6f18b9224d5.psmdcp" Id="Ra943889de2c84678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4aa1258e09a4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1ad118da9ab47c89a6096693db0000c.psmdcp" Id="R04b2ac8d6e8c4d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>