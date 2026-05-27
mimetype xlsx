--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c71d262aad408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/147505bf119f4463b3eed25ab9aa51ec.psmdcp" Id="Rb58df337655a4a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6631ae63816e47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/902e6c512ef84d18991a8dd8c55e4004.psmdcp" Id="R121d9880ef754b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>