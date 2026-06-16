--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6631ae63816e47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/902e6c512ef84d18991a8dd8c55e4004.psmdcp" Id="R121d9880ef754b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5631b83cf5294927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15d9d1bcb18941bda46382ffff1ad14b.psmdcp" Id="Rc3f05d75b41145a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>