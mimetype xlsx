--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5631b83cf5294927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15d9d1bcb18941bda46382ffff1ad14b.psmdcp" Id="Rc3f05d75b41145a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42531a52ec14116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28b67dc27d3a43418a79b301d0e795bc.psmdcp" Id="Rc17e461b1b9c4442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>