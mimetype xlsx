--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb42531a52ec14116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28b67dc27d3a43418a79b301d0e795bc.psmdcp" Id="Rc17e461b1b9c4442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89349f5bf9af4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d85476781d3b417fb29cc55d954b8d48.psmdcp" Id="Rcd349d1f3b3842bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>