--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89349f5bf9af4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d85476781d3b417fb29cc55d954b8d48.psmdcp" Id="Rcd349d1f3b3842bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf9fafa546794ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09d4a44908534be3b05c1fad7cf75e73.psmdcp" Id="R65c2607d812c408d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>