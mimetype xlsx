--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf9fafa546794ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09d4a44908534be3b05c1fad7cf75e73.psmdcp" Id="R65c2607d812c408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae1b6b45e4c54771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b74ccd55f51a4420a7c510d7eb40f6c2.psmdcp" Id="R9ac6f6dcd511469e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>