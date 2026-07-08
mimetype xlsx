--- v0 (2026-05-07)
+++ v1 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6800f9f9c2cd4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/760df94f5abb44f89da6b10f482278e2.psmdcp" Id="R4f186a0554dc4d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652602acb231485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/622abfbdd63348a69f4e91d9fc11b0ce.psmdcp" Id="R72aa5e133ee54f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -720,51 +720,51 @@
   <x:si>
     <x:t>203986714 TREX LIMITED AD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nesebar, 8240, ЖК. к.к. „Слънчев бряг“, к-с „Камелия Резидънс“, офис „Кинг Травел“</x:t>
   </x:si>
   <x:si>
     <x:t>Nesebar</x:t>
   </x:si>
   <x:si>
     <x:t>DEP-1.001-0514</x:t>
   </x:si>
   <x:si>
     <x:t>131269708 FIRST DIALYSIS SERVICES BULGARIA</x:t>
   </x:si>
   <x:si>
     <x:t>Medical establishment</x:t>
   </x:si>
   <x:si>
     <x:t>Hospital/ Medical establishment</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. ЧЕРНИ ВРЪХ 32Г; Ет. 3; Ап. 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Montana,Pazardzhik,Plovdiv</x:t>
+    <x:t>Plovdiv,Montana,Pazardzhik</x:t>
   </x:si>
   <x:si>
     <x:t>DEP-1.001-0023</x:t>
   </x:si>
   <x:si>
     <x:t>200166531 HV IT Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4023, ж.к. Тракия, бл. 266, вx. А, ет. 6, ап. 16</x:t>
   </x:si>
   <x:si>
     <x:t>DEP-1.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>207276633 Shirthub Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1303, ул. ОСОГОВО 30</x:t>
   </x:si>
   <x:si>
     <x:t>DEP-1.001-0509</x:t>
   </x:si>
   <x:si>
     <x:t>203851022 UG BULDING LTD.</x:t>
   </x:si>