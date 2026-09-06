--- v1 (2026-07-08)
+++ v2 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652602acb231485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/622abfbdd63348a69f4e91d9fc11b0ce.psmdcp" Id="R72aa5e133ee54f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref92442156aa42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b234e283e724318a0278d8f3d5b5e14.psmdcp" Id="R37646e31877f4aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>