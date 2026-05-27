--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49436f74128d4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61234da4f882465a9aec5cfffcd9de04.psmdcp" Id="R728e5e956bea4176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f56ec3dd0e944c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8acce87ec4da4217ba21f75af6c9202a.psmdcp" Id="R52aa13c521c7472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>