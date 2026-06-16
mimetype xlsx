--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f56ec3dd0e944c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8acce87ec4da4217ba21f75af6c9202a.psmdcp" Id="R52aa13c521c7472b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f303c4ca73f4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0af3323d12b640e1ae1d999bba3c5fed.psmdcp" Id="R38785abc72dc4019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>