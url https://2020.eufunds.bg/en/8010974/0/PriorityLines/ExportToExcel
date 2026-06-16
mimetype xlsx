--- v2 (2026-06-16)
+++ v3 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f303c4ca73f4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0af3323d12b640e1ae1d999bba3c5fed.psmdcp" Id="R38785abc72dc4019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca58e11d56bc40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/593197b8ac304fbc867b884660814262.psmdcp" Id="R7c1704f8c33b4a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>