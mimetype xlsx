--- v3 (2026-06-16)
+++ v4 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca58e11d56bc40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/593197b8ac304fbc867b884660814262.psmdcp" Id="R7c1704f8c33b4a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra098188d87aa4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d60a8b13dac4c03ba939e4466e3c125.psmdcp" Id="Rf490b08a30b54920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>