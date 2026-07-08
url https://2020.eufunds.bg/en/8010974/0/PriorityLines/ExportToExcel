--- v4 (2026-07-08)
+++ v5 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra098188d87aa4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d60a8b13dac4c03ba939e4466e3c125.psmdcp" Id="Rf490b08a30b54920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88dc079b772240f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6122295afbb4448ebfadb974fd664828.psmdcp" Id="Re6bb61c076164ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>