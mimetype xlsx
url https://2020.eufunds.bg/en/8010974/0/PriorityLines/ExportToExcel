--- v5 (2026-07-08)
+++ v6 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88dc079b772240f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6122295afbb4448ebfadb974fd664828.psmdcp" Id="Re6bb61c076164ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba22f4eecde4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c420dac3fa14db7bbf6305146308633.psmdcp" Id="Rf19d755abd0f471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>