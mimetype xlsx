--- v6 (2026-07-28)
+++ v7 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba22f4eecde4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c420dac3fa14db7bbf6305146308633.psmdcp" Id="Rf19d755abd0f471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0773e0a1e4743d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49d0f3bdfbb444b9b573fb2109396984.psmdcp" Id="R1b206c0b2d034ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>