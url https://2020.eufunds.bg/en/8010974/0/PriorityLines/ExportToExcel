--- v7 (2026-08-17)
+++ v8 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0773e0a1e4743d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49d0f3bdfbb444b9b573fb2109396984.psmdcp" Id="R1b206c0b2d034ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2094fd6865b64a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f52e9756865e4d159f4953a047892892.psmdcp" Id="Reb932c9a54184fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>