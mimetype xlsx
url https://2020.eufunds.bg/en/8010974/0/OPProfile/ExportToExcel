--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab8ab7b22e3d4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5533fe20055a4b1283c64c25fd6a2c7d.psmdcp" Id="Re7739266d1c14eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603132c0a2d845b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15dda4677dda45d8baa393de7e5d94e7.psmdcp" Id="Rbb0d00486ab04d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>