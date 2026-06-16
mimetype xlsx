--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603132c0a2d845b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15dda4677dda45d8baa393de7e5d94e7.psmdcp" Id="Rbb0d00486ab04d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31891e9f76104bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa251d2bcdaf421987c217469c54563a.psmdcp" Id="Rf715a3f76d9647df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>