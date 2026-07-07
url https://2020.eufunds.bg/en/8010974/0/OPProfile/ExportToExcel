--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31891e9f76104bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa251d2bcdaf421987c217469c54563a.psmdcp" Id="Rf715a3f76d9647df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9086ad5609346c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f6f9e84dedd40a0b42ad5fa4593d07d.psmdcp" Id="R010b396bf4d34f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>