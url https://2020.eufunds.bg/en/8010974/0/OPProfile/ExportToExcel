--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9086ad5609346c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f6f9e84dedd40a0b42ad5fa4593d07d.psmdcp" Id="R010b396bf4d34f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4359a541f23e4ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c510271e74534531ab5812b36d14ba1c.psmdcp" Id="R80123940bff14138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>