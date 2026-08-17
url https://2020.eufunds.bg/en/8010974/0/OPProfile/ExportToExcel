--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4359a541f23e4ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c510271e74534531ab5812b36d14ba1c.psmdcp" Id="R80123940bff14138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a54be0349b4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e928acc7475842ddb94077f569dde095.psmdcp" Id="R373007a22d8c43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>