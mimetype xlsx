--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a54be0349b4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e928acc7475842ddb94077f569dde095.psmdcp" Id="R373007a22d8c43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2081fef01624828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87dfbdc6808c404b9a48df0a2c252c7c.psmdcp" Id="Rf1b67b879b2645eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>