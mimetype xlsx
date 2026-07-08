--- v0 (2026-05-07)
+++ v1 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R641359d1c1e04d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c5886e197554d86964cfa345cdf1c24.psmdcp" Id="Rbed8c0eb6d7d428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a06b5bcdb744c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50183ee6c1f74f1e9d166d32ba8ce92c.psmdcp" Id="R6d168067b000484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -710,104 +710,104 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>7131417.8</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>6061705.13</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>1069712.67</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>6046432.68</x:v>
+        <x:v>5815107.65</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>5139467.69</x:v>
+        <x:v>4942841.51</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>906964.99</x:v>
+        <x:v>872266.14</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>84.79</x:v>
+        <x:v>81.54</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1740563.54</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1479479.01</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>261084.53</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>1745380.09</x:v>
+        <x:v>1678242.02</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>1483573.07</x:v>
+        <x:v>1426505.72</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>261807.02</x:v>
+        <x:v>251736.3</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>100.28</x:v>
+        <x:v>96.42</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>