--- v1 (2026-07-08)
+++ v2 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a06b5bcdb744c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50183ee6c1f74f1e9d166d32ba8ce92c.psmdcp" Id="R6d168067b000484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f81d98630f483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79d0287aa603436d851259b5bd6e0296.psmdcp" Id="R9d1aeae306214671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>