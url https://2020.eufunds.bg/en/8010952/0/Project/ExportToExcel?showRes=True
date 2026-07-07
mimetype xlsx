--- v0 (2026-05-07)
+++ v1 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8702df266f724c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05c3199d1820411294e8924ccc4ddc8d.psmdcp" Id="Rc6c3596b36ca459f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2443963e63545ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a852e25d1de44aea49c48f3ee06e82c.psmdcp" Id="Ra9f3642d34c7487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -899,289 +899,289 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>1215361.81</x:v>
+        <x:v>1168864.37</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>1215361.81</x:v>
+        <x:v>1168864.37</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>1213766.92</x:v>
+        <x:v>1167330.49</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>1213766.92</x:v>
+        <x:v>1167330.49</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>1192501.66</x:v>
+        <x:v>1146878.82</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>1192501.66</x:v>
+        <x:v>1146878.82</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>1216351.69</x:v>
+        <x:v>1169816.4</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>1216351.69</x:v>
+        <x:v>1169816.4</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N25" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>1208450.6</x:v>
+        <x:v>1162217.57</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>1208450.6</x:v>
+        <x:v>1162217.57</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>1745380.09</x:v>
+        <x:v>1678242.02</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>1745380.09</x:v>
+        <x:v>1678242.02</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>