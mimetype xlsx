--- v1 (2026-07-07)
+++ v2 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2443963e63545ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a852e25d1de44aea49c48f3ee06e82c.psmdcp" Id="Ra9f3642d34c7487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fcd3f529065454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21cee127fc3d4c4cb53396041a3af3a3.psmdcp" Id="Rb4dc780a722d473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>