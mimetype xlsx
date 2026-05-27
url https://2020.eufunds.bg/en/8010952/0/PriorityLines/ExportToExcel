--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48f3f12f5ff4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f3ac642841c4a4ea0a224e45788a0c0.psmdcp" Id="R99c7969abd5442cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a60d0f0f0b4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65bb9479963942b790d8473bc32f5c55.psmdcp" Id="R4b5667c2825d486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -710,104 +710,104 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>7131417.8</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>6061705.13</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>1069712.67</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>6046432.68</x:v>
+        <x:v>5815107.65</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>5139467.69</x:v>
+        <x:v>4942841.51</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>906964.99</x:v>
+        <x:v>872266.14</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>84.79</x:v>
+        <x:v>81.54</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1740563.54</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1479479.01</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>261084.53</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>1745380.09</x:v>
+        <x:v>1678242.02</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>1483573.07</x:v>
+        <x:v>1426505.72</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>261807.02</x:v>
+        <x:v>251736.3</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>100.28</x:v>
+        <x:v>96.42</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>