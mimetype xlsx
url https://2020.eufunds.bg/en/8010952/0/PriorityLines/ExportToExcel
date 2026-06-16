--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a60d0f0f0b4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65bb9479963942b790d8473bc32f5c55.psmdcp" Id="R4b5667c2825d486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14537ce58bf04d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a827b412076f4cb49d2995a6ed2b1bd1.psmdcp" Id="Rffca98947ed547b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>