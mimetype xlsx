--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14537ce58bf04d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a827b412076f4cb49d2995a6ed2b1bd1.psmdcp" Id="Rffca98947ed547b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c36e577eb394f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1095b099c9745209c326b27fc1e6e36.psmdcp" Id="R349163ab80c74c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>