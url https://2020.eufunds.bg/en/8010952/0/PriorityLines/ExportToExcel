--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c36e577eb394f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1095b099c9745209c326b27fc1e6e36.psmdcp" Id="R349163ab80c74c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dff8fc3309d45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b5325f144fd42d5b0124cd96e09ddf8.psmdcp" Id="R678ec46a6e0b4701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>