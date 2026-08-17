--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dff8fc3309d45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b5325f144fd42d5b0124cd96e09ddf8.psmdcp" Id="R678ec46a6e0b4701" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd330414f2da44c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebd4bfa6504d469fb14b7901579ea444.psmdcp" Id="R75945545b4ad447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>