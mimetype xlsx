--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd330414f2da44c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebd4bfa6504d469fb14b7901579ea444.psmdcp" Id="R75945545b4ad447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb84cb47b3a64dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69f4fd23bd7c4424b5f1d2fe397793f3.psmdcp" Id="Rc633aca2ef79468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>