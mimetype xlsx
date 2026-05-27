--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277d4230d70c45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ef21b0aef8d48c59c2d10134678953c.psmdcp" Id="Ra80321c458f04cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234eb2a4f8c3462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75ffff5be7a049e396a40cb9725dd388.psmdcp" Id="R79ffb7ea45114d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>