--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234eb2a4f8c3462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75ffff5be7a049e396a40cb9725dd388.psmdcp" Id="R79ffb7ea45114d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re754b3494e3c4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f9ed2ede7f442bd97b38c0c1b7f94ea.psmdcp" Id="R247ac7f7ea944527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>