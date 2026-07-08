--- v2 (2026-06-16)
+++ v3 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re754b3494e3c4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f9ed2ede7f442bd97b38c0c1b7f94ea.psmdcp" Id="R247ac7f7ea944527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7672145d7d04498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/636f33b1f80f4554908bc21f77624661.psmdcp" Id="R66bc33011f904c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>