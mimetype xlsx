--- v3 (2026-07-08)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7672145d7d04498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/636f33b1f80f4554908bc21f77624661.psmdcp" Id="R66bc33011f904c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a248792d3a400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59dc351336db4d399cdd1abe6a54021a.psmdcp" Id="Rfb05ee9a267a4b99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>