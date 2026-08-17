--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a248792d3a400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59dc351336db4d399cdd1abe6a54021a.psmdcp" Id="Rfb05ee9a267a4b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc05c8bb7bf345eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83265dd4de9d4dce9fdf0200eeb32482.psmdcp" Id="R4fa32f735b7347f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>