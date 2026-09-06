--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc05c8bb7bf345eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83265dd4de9d4dce9fdf0200eeb32482.psmdcp" Id="R4fa32f735b7347f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ceaa6b7ce24f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b85904a18d3d4fecbfe7129e92294542.psmdcp" Id="R9ad3e8d5301c4180" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>