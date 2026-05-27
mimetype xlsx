--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cedbf78eba4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03cc70c9827147819137979085691f96.psmdcp" Id="R587466d79bba4a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R100b52f71d474fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b6a9ec045f54f6a8f45bae591fe08ce.psmdcp" Id="R22b88942e42c49f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>