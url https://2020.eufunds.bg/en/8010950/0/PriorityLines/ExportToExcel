--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R100b52f71d474fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b6a9ec045f54f6a8f45bae591fe08ce.psmdcp" Id="R22b88942e42c49f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02769d25818b4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/601cb0f29386486ba96eff9be23734f8.psmdcp" Id="Redf285f0115d4088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>