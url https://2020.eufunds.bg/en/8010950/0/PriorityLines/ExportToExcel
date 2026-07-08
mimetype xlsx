--- v2 (2026-06-16)
+++ v3 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02769d25818b4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/601cb0f29386486ba96eff9be23734f8.psmdcp" Id="Redf285f0115d4088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0c5d6fe8de4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/408325bfa4ae4ba6bc43e5563b81910c.psmdcp" Id="R472015d8f0d74799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>