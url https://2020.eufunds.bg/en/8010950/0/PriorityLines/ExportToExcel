--- v3 (2026-07-08)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0c5d6fe8de4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/408325bfa4ae4ba6bc43e5563b81910c.psmdcp" Id="R472015d8f0d74799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4928f8f54e264162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/756e95f471fc47e1b8fb5564a41b8c85.psmdcp" Id="R20ded66788814e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>