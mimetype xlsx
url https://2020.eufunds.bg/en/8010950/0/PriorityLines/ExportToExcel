--- v4 (2026-07-28)
+++ v5 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4928f8f54e264162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/756e95f471fc47e1b8fb5564a41b8c85.psmdcp" Id="R20ded66788814e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437acd495fba4c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4b27673d2d64498ae3c04d26cd37d36.psmdcp" Id="Re7a1ffdb27a7433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>