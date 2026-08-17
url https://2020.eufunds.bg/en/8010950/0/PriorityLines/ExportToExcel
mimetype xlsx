--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437acd495fba4c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4b27673d2d64498ae3c04d26cd37d36.psmdcp" Id="Re7a1ffdb27a7433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa167e9d48104f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebbb560806e24741a078a22cc1895fe9.psmdcp" Id="R3fb990a55edb4705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>