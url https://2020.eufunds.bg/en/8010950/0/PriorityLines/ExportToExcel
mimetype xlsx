--- v6 (2026-08-17)
+++ v7 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa167e9d48104f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebbb560806e24741a078a22cc1895fe9.psmdcp" Id="R3fb990a55edb4705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17407cbc0f3b4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24540cdcabae4aea8313dbebc1584a45.psmdcp" Id="R8483168e42df42fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>