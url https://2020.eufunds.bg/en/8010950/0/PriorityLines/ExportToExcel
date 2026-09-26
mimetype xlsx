--- v7 (2026-09-06)
+++ v8 (2026-09-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17407cbc0f3b4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24540cdcabae4aea8313dbebc1584a45.psmdcp" Id="R8483168e42df42fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9085827a8042d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e261e38ba95f448ca9002564bff7d15d.psmdcp" Id="R7128e0e837b94d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>