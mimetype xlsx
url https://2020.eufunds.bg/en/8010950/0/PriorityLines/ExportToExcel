--- v8 (2026-09-26)
+++ v9 (2026-10-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9085827a8042d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e261e38ba95f448ca9002564bff7d15d.psmdcp" Id="R7128e0e837b94d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe933aa9f954fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/410385eeac06480180f34c673c81e9e9.psmdcp" Id="Re50b1e7590384d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -722,60 +722,60 @@
       <x:c r="B6" s="9">
         <x:v>18765086.94</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>15950324.41</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>2814762.53</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>18765086.98</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>15950323.94</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>2814763.04</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>0</x:v>
+        <x:v>129339</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>0</x:v>
+        <x:v>109938.15</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>0</x:v>
+        <x:v>19400.85</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>0</x:v>
+        <x:v>0.69</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">