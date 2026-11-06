--- v9 (2026-10-17)
+++ v10 (2026-11-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe933aa9f954fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/410385eeac06480180f34c673c81e9e9.psmdcp" Id="Re50b1e7590384d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5879300760487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a64f9da96cd24c6fa56f7ed583498cb4.psmdcp" Id="Rd054ceb084b9488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>