--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15befd408b904b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdc94b38f9524afc998afb6ae31f610d.psmdcp" Id="Rbbd88aca42b94d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ca1b552a5c42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41fb56606d4b4a268304c6a1ddfed1b3.psmdcp" Id="R635c01fba1754a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>