--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ca1b552a5c42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41fb56606d4b4a268304c6a1ddfed1b3.psmdcp" Id="R635c01fba1754a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70fb5a370dbc4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df53982c07fd4aba9b551421b88015be.psmdcp" Id="Re04e529f3a214860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>