--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70fb5a370dbc4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df53982c07fd4aba9b551421b88015be.psmdcp" Id="Re04e529f3a214860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16cef8570d114fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8458d971e2d2442cb16251f6b0028cae.psmdcp" Id="R12b93ef7a2964644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>