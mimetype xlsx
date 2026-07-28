--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16cef8570d114fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8458d971e2d2442cb16251f6b0028cae.psmdcp" Id="R12b93ef7a2964644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25057edbddf478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bfe92edf6564d0598eac355be5757d4.psmdcp" Id="Ra278ebe506a84b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>