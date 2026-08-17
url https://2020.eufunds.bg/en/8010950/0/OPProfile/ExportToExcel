--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25057edbddf478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bfe92edf6564d0598eac355be5757d4.psmdcp" Id="Ra278ebe506a84b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fdfe53e750f4759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/294b2e1d2b214f4bad5ec8103e78f3eb.psmdcp" Id="Rb51e2940cfd94c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>