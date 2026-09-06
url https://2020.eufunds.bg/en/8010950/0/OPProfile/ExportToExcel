--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fdfe53e750f4759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/294b2e1d2b214f4bad5ec8103e78f3eb.psmdcp" Id="Rb51e2940cfd94c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1795f118694787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6232e66e27ce4eea84501e9db6e4219f.psmdcp" Id="R01dafc429a13457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>