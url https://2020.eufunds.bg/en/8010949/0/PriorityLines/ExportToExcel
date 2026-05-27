--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78aecfc01314c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f22df9bdefed474ca3563952734017ce.psmdcp" Id="R99a2e475dc084e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a50775b4194814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/390cb5b705374390a0244a3fb5c28645.psmdcp" Id="R84c5658e3b7443b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>