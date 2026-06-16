--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a50775b4194814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/390cb5b705374390a0244a3fb5c28645.psmdcp" Id="R84c5658e3b7443b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra045ab04052e46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84cb06e77bef4f49955938c4895bc3ac.psmdcp" Id="Rad89b5ee25fa494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>