--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra045ab04052e46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84cb06e77bef4f49955938c4895bc3ac.psmdcp" Id="Rad89b5ee25fa494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed52bab50884a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/067737954bad43f8adef6cb79bfd60bd.psmdcp" Id="R812f5ad1994f4f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>