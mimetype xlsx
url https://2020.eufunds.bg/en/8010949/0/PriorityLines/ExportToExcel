--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed52bab50884a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/067737954bad43f8adef6cb79bfd60bd.psmdcp" Id="R812f5ad1994f4f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fc071111ec4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7586df781f9b4b8b82be5531e06dbae8.psmdcp" Id="R09d952ab8ba345f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>