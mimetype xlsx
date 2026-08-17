--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fc071111ec4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7586df781f9b4b8b82be5531e06dbae8.psmdcp" Id="R09d952ab8ba345f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R985df8e70c154654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a76cb45d7ddf40dd8c85b2b1a42ea2ff.psmdcp" Id="Rf921652367124843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>