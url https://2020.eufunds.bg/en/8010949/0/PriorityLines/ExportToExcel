--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R985df8e70c154654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a76cb45d7ddf40dd8c85b2b1a42ea2ff.psmdcp" Id="Rf921652367124843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe5a59c374c4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6df916249df4665aa626cd184de7020.psmdcp" Id="R5a2796e148ff407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>