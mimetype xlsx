--- v6 (2026-09-06)
+++ v7 (2026-09-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe5a59c374c4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6df916249df4665aa626cd184de7020.psmdcp" Id="R5a2796e148ff407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de8c39edf024e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6462f0c163f443aafc1852f151d0acc.psmdcp" Id="Rb4a59141d6e14cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>