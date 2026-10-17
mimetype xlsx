--- v7 (2026-09-26)
+++ v8 (2026-10-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de8c39edf024e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6462f0c163f443aafc1852f151d0acc.psmdcp" Id="Rb4a59141d6e14cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce24f50bbbc48bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03d4d3844586462c9ca0602028742087.psmdcp" Id="Rec0e4aa7d2f240bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -725,60 +725,60 @@
       <x:c r="B6" s="9">
         <x:v>4030183.07</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>3425655.61</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>604527.46</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>4030183.04</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>3425655.6</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>604527.44</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>0</x:v>
+        <x:v>48416.26</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>0</x:v>
+        <x:v>41153.82</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>0</x:v>
+        <x:v>7262.44</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>0</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>25053302.16</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>12526651.08</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>12526651.08</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>25053302.18</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>12526651.09</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>12526651.09</x:v>
       </x:c>
       <x:c r="H7" s="9">