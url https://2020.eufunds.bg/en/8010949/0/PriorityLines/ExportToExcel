--- v8 (2026-10-17)
+++ v9 (2026-11-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce24f50bbbc48bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03d4d3844586462c9ca0602028742087.psmdcp" Id="Rec0e4aa7d2f240bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35d1f1e46064f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc0ef2ab485140c189e3eaf6de6a0c32.psmdcp" Id="Rbda58e5b441b4b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>