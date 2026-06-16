--- v0 (2026-04-29)
+++ v1 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e7005826894625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1b88fc448014ab9a140a81c459a332c.psmdcp" Id="R458334cb5b8d436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ba434a6db944fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89c39a9c589045fab77a04123ff0cf10.psmdcp" Id="R710223dff1784c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>