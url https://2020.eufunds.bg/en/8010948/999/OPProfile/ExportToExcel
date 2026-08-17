--- v1 (2026-06-16)
+++ v2 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ba434a6db944fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89c39a9c589045fab77a04123ff0cf10.psmdcp" Id="R710223dff1784c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12cc4109fc194996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c052af057424adc8493fe881c9a746a.psmdcp" Id="Rb9dd85308ccf4121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1385,217 +1385,217 @@
       </x:c>
       <x:c r="H39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>2815112.77</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>0</x:v>
+        <x:v>15952307.1</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>0</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J40" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>2815112.77</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>0</x:v>
+        <x:v>15952307.1</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>0</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>2815112.77</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>0</x:v>
+        <x:v>15952307.1</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>0</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>2815112.77</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>0</x:v>
+        <x:v>15952307.1</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>0</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>2815112.77</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>0</x:v>
+        <x:v>15952307.1</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>0</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J44" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>2815112.77</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>0</x:v>
+        <x:v>15952307.1</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>0</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H45" s="6">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I45" s="6">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J45" s="6">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>