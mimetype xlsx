--- v0 (2026-05-07)
+++ v1 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6beb3cd08b448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c895aec54b394bd7b9178d94ad60a319.psmdcp" Id="R88b3d89162f84d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8a3d727f174d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad71946c944745f5ad976b1006cbc0e2.psmdcp" Id="Rbc8b63b7a3ba4df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -868,54 +868,54 @@
       <x:c r="B23" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>2353195.01</x:v>
+        <x:v>2353195</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>2353195.01</x:v>
+        <x:v>2353195</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>