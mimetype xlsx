--- v1 (2026-07-08)
+++ v2 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8a3d727f174d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad71946c944745f5ad976b1006cbc0e2.psmdcp" Id="Rbc8b63b7a3ba4df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d14feb679154c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60cd6a844c274381804da8721225f390.psmdcp" Id="Rdac5815920f24684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>