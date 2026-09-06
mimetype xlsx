--- v2 (2026-07-08)
+++ v3 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d14feb679154c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60cd6a844c274381804da8721225f390.psmdcp" Id="Rdac5815920f24684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra723609da60d4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/655da6187cc14b329c8082c225d326b6.psmdcp" Id="Re81ec9d7163a42aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -118,63 +118,63 @@
   <x:si>
     <x:t>Status of Implementation of the Contract/Order of the Grant</x:t>
   </x:si>
   <x:si>
     <x:t>SEC Public safety and security project proposals</x:t>
   </x:si>
   <x:si>
     <x:t>129010641 General Directorate National Police - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
     <x:t>ACM/ ministry</x:t>
   </x:si>
   <x:si>
     <x:t>Public</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1715, бул. "Александър Малинов" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
+    <x:t>SEC-1.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public safety and security through community policing (SafeTogether)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In execution (starting date)</x:t>
+  </x:si>
+  <x:si>
     <x:t>SEC-2.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Improving child protection and prevention of juvenile delinquency</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Public safety and security through community policing (SafeTogether)</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information in the regions based on the latest update of the Grant contract</x:t>
   </x:si>
   <x:si>
     <x:t>The information about the actually paid project amounts is not related to the respective region, but is for the whole project. It is visible when accessing each individual project, and for all projects in the sample - when exporting the data.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
@@ -821,101 +821,101 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>4602449.39</x:v>
+        <x:v>2353195</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>4602449.39</x:v>
+        <x:v>2353195</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>2353195</x:v>
+        <x:v>4602449.39</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>2353195</x:v>
+        <x:v>4602449.39</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>