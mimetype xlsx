--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc52b23d42d7841ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a160d0bc006d4d3796e64e3cddc8c70a.psmdcp" Id="R24a6e5325b984697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87d410967154839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5ab9496dc284755bebc2787a732f944.psmdcp" Id="R187a22be47f54b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -710,57 +710,57 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>2418718</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>2055910.3</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>362807.7</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>2353195.01</x:v>
+        <x:v>2353195</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>2000215.75</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>352979.26</x:v>
+        <x:v>352979.25</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>97.29</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">