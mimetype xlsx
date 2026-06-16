--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87d410967154839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5ab9496dc284755bebc2787a732f944.psmdcp" Id="R187a22be47f54b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a20efc6f3241b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/859f4df201334425a08488f29059da7a.psmdcp" Id="Rd2749f01c4304227" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>