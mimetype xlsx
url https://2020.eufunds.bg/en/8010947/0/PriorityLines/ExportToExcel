--- v2 (2026-06-16)
+++ v3 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a20efc6f3241b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/859f4df201334425a08488f29059da7a.psmdcp" Id="Rd2749f01c4304227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30e30b43f66407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/402d3dae6b294987906a847431c4abe4.psmdcp" Id="R78709d53a86342da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>