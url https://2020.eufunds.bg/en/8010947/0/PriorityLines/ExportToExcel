--- v3 (2026-07-08)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30e30b43f66407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/402d3dae6b294987906a847431c4abe4.psmdcp" Id="R78709d53a86342da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbddc73dc5cdc484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/173182aa6c384cf0907ce68f28a8c41b.psmdcp" Id="R5242b30dcc834439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>