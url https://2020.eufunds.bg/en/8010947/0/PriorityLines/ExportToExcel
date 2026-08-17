--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbddc73dc5cdc484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/173182aa6c384cf0907ce68f28a8c41b.psmdcp" Id="R5242b30dcc834439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395dad69ed6c456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e017afde310f45f384fae4c9579413b3.psmdcp" Id="R7d30e899bcf04931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>