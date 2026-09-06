--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395dad69ed6c456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e017afde310f45f384fae4c9579413b3.psmdcp" Id="R7d30e899bcf04931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07663cf88c34d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b98a271945a46b4ae43d9181eccb504.psmdcp" Id="R41062d84a9704eb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>