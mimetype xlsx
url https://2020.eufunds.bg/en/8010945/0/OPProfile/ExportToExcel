--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46660900394e489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39706b19db0640e1933b68a5e08817f2.psmdcp" Id="Ra710d5167c834fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8751e2f218fe4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b66d79b11ec84c3c8ab27adf80932416.psmdcp" Id="Rede8e1cffc724a88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>