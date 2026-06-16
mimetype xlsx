--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8751e2f218fe4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b66d79b11ec84c3c8ab27adf80932416.psmdcp" Id="Rede8e1cffc724a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5549d640d24c4e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3daf9ff1400405683314c9c0c90f35c.psmdcp" Id="R38a57abc19e146ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>