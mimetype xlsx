--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5549d640d24c4e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3daf9ff1400405683314c9c0c90f35c.psmdcp" Id="R38a57abc19e146ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfbb38dede548ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e4f2477d64440b7b623c4938fc7e676.psmdcp" Id="Rdfce5dc9fa5342e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>