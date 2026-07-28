--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfbb38dede548ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e4f2477d64440b7b623c4938fc7e676.psmdcp" Id="Rdfce5dc9fa5342e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2eb5fb5e0d469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4489c77a879b45e59d3a1e8affc08526.psmdcp" Id="Re2dd806aae964229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>