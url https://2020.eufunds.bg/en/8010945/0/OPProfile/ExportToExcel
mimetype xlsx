--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2eb5fb5e0d469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4489c77a879b45e59d3a1e8affc08526.psmdcp" Id="Re2dd806aae964229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c5be98803e4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84ceb2678fca42c19a7c6c0a08a20766.psmdcp" Id="R9133641ce4834f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>