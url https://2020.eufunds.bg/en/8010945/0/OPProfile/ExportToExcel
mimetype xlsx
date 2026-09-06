--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c5be98803e4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84ceb2678fca42c19a7c6c0a08a20766.psmdcp" Id="R9133641ce4834f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891c1916d6554972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df1868758ad24f2cbd1f0483965505d4.psmdcp" Id="R81a166435b284392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>