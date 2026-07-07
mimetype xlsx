--- v0 (2026-05-07)
+++ v1 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21cce8e1de7343e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3933376f36234d93b24019a70a3acd01.psmdcp" Id="Ra3f1d26d73e14b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R814daee492244409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5239898652741a184fa87d244b52ad1.psmdcp" Id="Ra634d4beb1794fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -1029,54 +1029,54 @@
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>253113.98</x:v>
+        <x:v>248736.22</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>253113.98</x:v>
+        <x:v>248736.22</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>72</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">