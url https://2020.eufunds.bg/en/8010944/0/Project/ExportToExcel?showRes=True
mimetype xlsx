--- v1 (2026-07-07)
+++ v2 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R814daee492244409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5239898652741a184fa87d244b52ad1.psmdcp" Id="Ra634d4beb1794fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a36eb5fa7c4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34f40f8a6f3443a480349a4f8ebdb4d9.psmdcp" Id="R580779079cb84fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -145,51 +145,51 @@
   <x:si>
     <x:t>AquaChain - Connecting the trophic levels of a freshwater aquaculture food chain</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>000695114 Science Directorate - Ministry of Education and Science</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
     <x:t>ACM/ ministry</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ ДОНДУКОВ № 2А</x:t>
   </x:si>
   <x:si>
     <x:t>SBRP-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Management costs of the PCO</x:t>
   </x:si>
   <x:si>
-    <x:t>181168505 INSTITUTE OF BIODIVERSITY AND ECOSYSTEM RESEARCH - BULGARIAN ACADEMY OF SCIENCES (IBER-BAS)</x:t>
+    <x:t>175905652 INSTITUTE OF BIODIVERSITY AND ECOSYSTEM RESEARCH - BULGARIAN ACADEMY OF SCIENCES (IBER-BAS)</x:t>
   </x:si>
   <x:si>
     <x:t>Research organization</x:t>
   </x:si>
   <x:si>
     <x:t>Institute</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, Ул. „Майор Юрий Гагарин” №2</x:t>
   </x:si>
   <x:si>
     <x:t>SBRP-1.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Adapted forest management for biodiversity conservation in mountain Norway spruce forests under climate change (BIOFORMA)</x:t>
   </x:si>
   <x:si>
     <x:t>000663694 ACADEMICIAN EMIL DJAKOV INSTITUTE OF ELECTRONICS
  Bulgarian Academy of Science.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1784, бул. ЦАРИГРАДСКО ШОСЕ № 72</x:t>
   </x:si>
   <x:si>
     <x:t>SBRP-1.002-0010</x:t>