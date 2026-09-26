--- v8 (2026-09-06)
+++ v9 (2026-09-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57baf1df657a4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/842a312ec00d48339f6afc96c471bac7.psmdcp" Id="Rfda90534ac6249f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4754566c5d4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73f82183899b479098b9aa769b952341.psmdcp" Id="R733f1bb9abf7487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>