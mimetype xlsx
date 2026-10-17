--- v9 (2026-09-26)
+++ v10 (2026-10-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4754566c5d4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73f82183899b479098b9aa769b952341.psmdcp" Id="R733f1bb9abf7487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06083b3c3dda4fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ce90d527c9f4fdab042fd072f6471f9.psmdcp" Id="R46d5c8eee3e24d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>