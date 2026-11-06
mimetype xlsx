--- v10 (2026-10-17)
+++ v11 (2026-11-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06083b3c3dda4fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ce90d527c9f4fdab042fd072f6471f9.psmdcp" Id="R46d5c8eee3e24d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce812ce1fb3548b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/442bae98d0ee472db25e39cc99c1c893.psmdcp" Id="Ra03bb4e15d3244d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>