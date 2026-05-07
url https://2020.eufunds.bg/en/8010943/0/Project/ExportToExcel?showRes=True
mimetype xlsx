--- v0 (2026-01-11)
+++ v1 (2026-05-07)
@@ -1,63 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9cce96a99a54b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d49028ba0cba47829ceb2145576aca83.psmdcp" Id="R8b76baf618ba4b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c95490b071e431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b587b4cd703546d99bb845de60b1c13b.psmdcp" Id="R759fcf413b0248d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Mainstreaming dual vocational education and training in Bulgaria (DOMINO 2”)</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Starting Year (from)</x:t>
   </x:si>
   <x:si>
     <x:t>Starting Year (to)</x:t>
   </x:si>
   <x:si>
     <x:t>End Year (from)</x:t>
   </x:si>
   <x:si>
     <x:t>End Year (to)</x:t>
   </x:si>
@@ -143,54 +146,53 @@
     <x:t>“Mainstreaming dual vocational education and training (DVET) in Bulgaria (DOMINO 2)</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information in the regions based on the latest update of the Grant contract</x:t>
   </x:si>
   <x:si>
     <x:t>The information about the actually paid project amounts is not related to the respective region, but is for the whole project. It is visible when accessing each individual project, and for all projects in the sample - when exporting the data.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -241,85 +243,85 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -573,507 +575,362 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:O29"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:15">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B4" s="3" t="s"/>
+      <x:c r="B4" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="5" spans="1:15">
       <x:c r="A5" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15">
       <x:c r="A6" s="2" t="s">
-        <x:v>4</x:v>
-[...1 lines deleted...]
-      <x:c r="B6" s="3" t="s"/>
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:15">
       <x:c r="A7" s="2" t="s">
-        <x:v>5</x:v>
-[...1 lines deleted...]
-      <x:c r="B7" s="3" t="s"/>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="8" spans="1:15">
       <x:c r="A8" s="2" t="s">
-        <x:v>6</x:v>
-[...1 lines deleted...]
-      <x:c r="B8" s="3" t="s"/>
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:15">
       <x:c r="A9" s="2" t="s">
-        <x:v>7</x:v>
-[...1 lines deleted...]
-      <x:c r="B9" s="3" t="s"/>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="10" spans="1:15">
       <x:c r="A10" s="2" t="s">
-        <x:v>8</x:v>
-[...1 lines deleted...]
-      <x:c r="B10" s="3" t="s"/>
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="11" spans="1:15">
       <x:c r="A11" s="2" t="s">
-        <x:v>9</x:v>
-[...1 lines deleted...]
-      <x:c r="B11" s="3" t="s"/>
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:15">
       <x:c r="A12" s="2" t="s">
-        <x:v>10</x:v>
-[...1 lines deleted...]
-      <x:c r="B12" s="3" t="s"/>
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:15">
       <x:c r="A13" s="2" t="s">
-        <x:v>11</x:v>
-[...1 lines deleted...]
-      <x:c r="B13" s="3" t="s"/>
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:15">
       <x:c r="A14" s="2" t="s">
-        <x:v>12</x:v>
-[...1 lines deleted...]
-      <x:c r="B14" s="3" t="s"/>
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="15" spans="1:15">
       <x:c r="A15" s="2" t="s">
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="B15" s="3" t="s"/>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="16" spans="1:15">
       <x:c r="A16" s="2" t="s">
-        <x:v>14</x:v>
-[...1 lines deleted...]
-      <x:c r="B16" s="3" t="s"/>
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="17" spans="1:15">
       <x:c r="A17" s="2" t="s">
-        <x:v>15</x:v>
-[...3 lines deleted...]
-    <x:row r="18" spans="1:15" customFormat="1" ht="45" customHeight="1"/>
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:15" ht="45" customHeight="1"/>
     <x:row r="19" spans="1:15">
       <x:c r="A19" s="1" t="s">
-        <x:v>16</x:v>
-[...29 lines deleted...]
-    <x:row r="20" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B19" s="1"/>
+      <x:c r="C19" s="1"/>
+      <x:c r="D19" s="1"/>
+      <x:c r="E19" s="1"/>
+      <x:c r="F19" s="1"/>
+      <x:c r="G19" s="1"/>
+      <x:c r="H19" s="1"/>
+      <x:c r="I19" s="1"/>
+      <x:c r="J19" s="1"/>
+    </x:row>
+    <x:row r="20" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="21" spans="1:15">
       <x:c r="A21" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C21" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E21" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G21" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H21" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I21" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="I21" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J21" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="L21" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M21" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N21" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O21" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15">
       <x:c r="A22" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="J22" s="4" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J22" s="4">
         <x:v>6075407.32</x:v>
       </x:c>
-      <x:c r="K22" s="4" t="n">
+      <x:c r="K22" s="4">
         <x:v>6075407.32</x:v>
       </x:c>
-      <x:c r="L22" s="4" t="n">
+      <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="M22" s="4" t="n">
+      <x:c r="M22" s="4">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="N22" s="5" t="n">
+      <x:c r="N22" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-    <x:row r="23" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="0" t="s">
-        <x:v>38</x:v>
-[...26 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="0" t="s">
-        <x:v>39</x:v>
-[...26 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="0" t="s">
-        <x:v>40</x:v>
-[...26 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="0" t="s">
-        <x:v>41</x:v>
-[...26 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="0" t="s">
-        <x:v>42</x:v>
-[...26 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
     <x:mergeCell ref="A23:J23"/>
     <x:mergeCell ref="A24:J24"/>
     <x:mergeCell ref="A25:J25"/>
     <x:mergeCell ref="A26:J26"/>
     <x:mergeCell ref="A27:J27"/>
     <x:mergeCell ref="A28:J28"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>