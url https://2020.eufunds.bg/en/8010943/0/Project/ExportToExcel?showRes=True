--- v1 (2026-05-07)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c95490b071e431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b587b4cd703546d99bb845de60b1c13b.psmdcp" Id="R759fcf413b0248d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf526f3c2ed82464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1cc0721f1e14388ae6842dcf7cbd793.psmdcp" Id="R12679efe605f49d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>