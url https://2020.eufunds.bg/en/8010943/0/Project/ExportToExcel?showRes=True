--- v2 (2026-06-27)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf526f3c2ed82464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1cc0721f1e14388ae6842dcf7cbd793.psmdcp" Id="R12679efe605f49d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re735cd3070c04360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/685c6213e0ea437a8f711fb77fc31339.psmdcp" Id="R212f1b94f0994889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>