--- v3 (2026-06-27)
+++ v4 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re735cd3070c04360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/685c6213e0ea437a8f711fb77fc31339.psmdcp" Id="R212f1b94f0994889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e415bfa87e348be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dee65f9ca6d4168bbbcd199afb5d410.psmdcp" Id="R101b80e5a8274d74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -815,54 +815,54 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>6075407.32</x:v>
+        <x:v>5828679.32</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>6075407.32</x:v>
+        <x:v>5828679.32</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>