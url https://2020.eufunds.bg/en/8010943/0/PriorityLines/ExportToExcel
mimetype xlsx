--- v0 (2026-04-29)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac1b65c9c6441bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02a829f987d14af4ac676ee87e522f35.psmdcp" Id="R5eafb1a7f7724d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01248c4182484bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cac43e99cc0349e88daf4dcdcffe1f56.psmdcp" Id="Rca2b71c5627a43e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>