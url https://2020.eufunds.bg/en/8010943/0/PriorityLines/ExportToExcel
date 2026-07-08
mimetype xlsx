--- v1 (2026-05-27)
+++ v2 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01248c4182484bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cac43e99cc0349e88daf4dcdcffe1f56.psmdcp" Id="Rca2b71c5627a43e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a50c60b7ed24bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27f7ef91b1a04e4baca781dbfa51218b.psmdcp" Id="Rf253cd60b6944d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>