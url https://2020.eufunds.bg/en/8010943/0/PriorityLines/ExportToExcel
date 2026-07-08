--- v2 (2026-07-08)
+++ v3 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a50c60b7ed24bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27f7ef91b1a04e4baca781dbfa51218b.psmdcp" Id="Rf253cd60b6944d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c1caaf4e964fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22e89c84544247068c3acfa87caf1651.psmdcp" Id="Rcbb05404ab914a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>