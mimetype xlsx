--- v3 (2026-07-08)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c1caaf4e964fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22e89c84544247068c3acfa87caf1651.psmdcp" Id="Rcbb05404ab914a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5163ccfe8b0c4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24a63d448e75449482dec4f94c00cbe2.psmdcp" Id="R93f5e7452efa4c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>