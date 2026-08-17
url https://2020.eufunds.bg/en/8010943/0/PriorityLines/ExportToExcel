--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5163ccfe8b0c4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24a63d448e75449482dec4f94c00cbe2.psmdcp" Id="R93f5e7452efa4c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f0cf6ed77544ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b792e5a341446c188b036be80d06a33.psmdcp" Id="Rdd36c54f7ce24769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>