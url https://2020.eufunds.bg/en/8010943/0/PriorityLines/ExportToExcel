--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f0cf6ed77544ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b792e5a341446c188b036be80d06a33.psmdcp" Id="Rdd36c54f7ce24769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3d3ef8c76a4e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13c922baa50a4c508180e948b022435a.psmdcp" Id="R6d597de137a64878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>