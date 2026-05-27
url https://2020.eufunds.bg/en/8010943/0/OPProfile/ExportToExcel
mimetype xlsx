--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d2dd9a60124347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c29de91cb212463eb923f5524e9cb1ea.psmdcp" Id="Radd5d158844a47db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7d93a6cf014257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/927f458d210f4f538d59d9351c7afc63.psmdcp" Id="R33b472fc8d16476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>