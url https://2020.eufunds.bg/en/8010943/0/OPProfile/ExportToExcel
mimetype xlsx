--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7d93a6cf014257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/927f458d210f4f538d59d9351c7afc63.psmdcp" Id="R33b472fc8d16476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb486380e0264467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3e4de27d0d2411881f8eb41ccee19e9.psmdcp" Id="R25dc9a2170864307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>