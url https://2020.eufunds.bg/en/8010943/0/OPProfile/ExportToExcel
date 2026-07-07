--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb486380e0264467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3e4de27d0d2411881f8eb41ccee19e9.psmdcp" Id="R25dc9a2170864307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redfe09cdd9c948d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f01945a37124c42bad6b6adfd8ae26d.psmdcp" Id="R2c3ff2e2e1634d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>