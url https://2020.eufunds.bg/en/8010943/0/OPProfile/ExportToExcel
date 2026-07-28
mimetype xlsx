--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redfe09cdd9c948d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f01945a37124c42bad6b6adfd8ae26d.psmdcp" Id="R2c3ff2e2e1634d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06aa14382da446f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e20b3f71ae7244209c5d054b96554005.psmdcp" Id="R1ca74315c0cc4421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>