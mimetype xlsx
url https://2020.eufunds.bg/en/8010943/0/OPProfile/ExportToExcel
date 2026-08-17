--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06aa14382da446f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e20b3f71ae7244209c5d054b96554005.psmdcp" Id="R1ca74315c0cc4421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089a302ebd9f4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3326329593a42a28c01630cdab5fb45.psmdcp" Id="R9cf7bf2acc9c44fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>