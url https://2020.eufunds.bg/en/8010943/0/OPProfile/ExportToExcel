--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089a302ebd9f4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3326329593a42a28c01630cdab5fb45.psmdcp" Id="R9cf7bf2acc9c44fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7aa8d7f1f5049d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1e8c741e2af4a1fa271a36a6a1fd609.psmdcp" Id="R74954c821efb44e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>