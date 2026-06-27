--- v0 (2026-05-07)
+++ v1 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c9351b5949443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1e19320c5de408fab82cd04da59b161.psmdcp" Id="R60883b17ca4c4e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e821e166874ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a6c879929764779a98e7353cebfdc5f.psmdcp" Id="R96a1b22d857a4a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -722,60 +722,60 @@
       <x:c r="B6" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>41347791.65</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>3938270.09</x:v>
+        <x:v>5882385.04</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>1583616.54</x:v>
+        <x:v>2361262.49</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>2354653.55</x:v>
+        <x:v>3521122.55</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>1.38</x:v>
+        <x:v>2.07</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">