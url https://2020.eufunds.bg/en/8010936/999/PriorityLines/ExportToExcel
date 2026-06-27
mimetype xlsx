--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e821e166874ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a6c879929764779a98e7353cebfdc5f.psmdcp" Id="R96a1b22d857a4a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9bc168415384b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24246276426c4b66808aaf202c90ced3.psmdcp" Id="Re6e736e7c0604060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>