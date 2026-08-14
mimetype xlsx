--- v2 (2026-06-27)
+++ v3 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9bc168415384b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24246276426c4b66808aaf202c90ced3.psmdcp" Id="Re6e736e7c0604060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292a1669c21a42a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/532afebeae3a4365998935c7db9e7d46.psmdcp" Id="Ra395e204bd6d47df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -722,60 +722,60 @@
       <x:c r="B6" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>41347791.65</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>5882385.04</x:v>
+        <x:v>5966645.94</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>2361262.49</x:v>
+        <x:v>2394966.85</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>3521122.55</x:v>
+        <x:v>3571679.09</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>2.07</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">