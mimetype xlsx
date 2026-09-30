--- v3 (2026-08-14)
+++ v4 (2026-09-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cbac64d1a174ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01d4510ce04f49e19ed5a2d84c28dbbe.psmdcp" Id="Rd0b42c8f44ea411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c2088ab1114955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/933c962680c945f29230389f60113913.psmdcp" Id="Rf0948fc0071840e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -4439,51 +4439,51 @@
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J68" s="4">
         <x:v>572646.91</x:v>
       </x:c>
       <x:c r="K68" s="4">
         <x:v>572646.91</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>7997</x:v>
+        <x:v>36882.58</x:v>
       </x:c>
       <x:c r="N68" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
@@ -4580,51 +4580,51 @@
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J71" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K71" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>148505.68</x:v>
+        <x:v>152216.52</x:v>
       </x:c>
       <x:c r="N71" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
@@ -5473,51 +5473,51 @@
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J90" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K90" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>94360.96</x:v>
+        <x:v>124694.98</x:v>
       </x:c>
       <x:c r="N90" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
@@ -5567,51 +5567,51 @@
       <x:c r="E92" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J92" s="4">
         <x:v>749894.93</x:v>
       </x:c>
       <x:c r="K92" s="4">
         <x:v>749894.93</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>0</x:v>
+        <x:v>111632.09</x:v>
       </x:c>
       <x:c r="N92" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">