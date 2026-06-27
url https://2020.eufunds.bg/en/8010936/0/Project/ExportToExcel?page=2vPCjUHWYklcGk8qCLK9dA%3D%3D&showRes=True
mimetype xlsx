--- v0 (2026-05-07)
+++ v1 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb127354190874cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/daae8995f6104c988ba08e9199699f27.psmdcp" Id="R96d666ff46a44572" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87bd43b306d43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1959973e91da41119642f117609fc039.psmdcp" Id="Ra1a25de976ee4e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -115,280 +115,280 @@
   <x:si>
     <x:t>Duration (months)</x:t>
   </x:si>
   <x:si>
     <x:t>Status of Implementation of the Contract/Order of the Grant</x:t>
   </x:si>
   <x:si>
     <x:t>2023BG06AFSP001 Strategic plan - CLLD</x:t>
   </x:si>
   <x:si>
     <x:t>176015917 "Local Action Group Kostenets - Dolna Banya" Association</x:t>
   </x:si>
   <x:si>
     <x:t>Non-profit organization</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Public</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kostenets, 2030, ул. "Боровец" № 13 Б</x:t>
   </x:si>
   <x:si>
-    <x:t>Dolna Banya,Kostenets</x:t>
+    <x:t>Kostenets,Dolna Banya</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0038</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for community-led local development of the Kostenets - Dolna Banya LAG for the period 2023 - 2027</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>176043286 	
 Local Action Group Brezovo, Bratya Daskalovi.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Brezovo, 4160, УЛ. ГЕОРГИ ДИМИТРОВ, номер 25</x:t>
   </x:si>
   <x:si>
-    <x:t>Bratya Daskalovi,Brezovo</x:t>
+    <x:t>Brezovo,Bratya Daskalovi</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0090</x:t>
   </x:si>
   <x:si>
     <x:t>CLLD strategy of LAG Bezovo, Bratya Daskalovi</x:t>
   </x:si>
   <x:si>
     <x:t>175922438 Local Initiative Group Sredets(LAG Sredets), Association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sredets, 8300, Лиляна Димитрова 1, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>Sredets</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for Community-Led Local Development of "MIG Sredets" for the period 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>207488643 "Local Initiative Group - Peshtera - Bratsigovo"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Peshtera, 4550, ул. "Симон Налбант" № 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Bratsigovo,Peshtera</x:t>
+    <x:t>Peshtera,Bratsigovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0074</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for community-led local development of "Local Initiative Group-Peshtera-Bratsigovo"</x:t>
   </x:si>
   <x:si>
     <x:t>177172234 Local Action Group Kaloyanovo - Saedinenie</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dalgo Pole, 4195, ул. "16-та" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Kaloyanovo,Saedinenie</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0121</x:t>
   </x:si>
   <x:si>
     <x:t>STRATEGY FOR  THE "KALOYANOVO-SAEDINENIENIE" LAG FOR THE PERIOD 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>207520991 "Local Action Group Pordim-Pleven 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pordim, 5898, ул. "Иван Вазов" № 2а</x:t>
   </x:si>
   <x:si>
-    <x:t>Beglezh,Bohot,Borislav,Brestovets,Disevitsa,Gortalovo,Grivitsa,Kamenets,Kartozhabene,Kashin,Kateritsa,Koilovtsi,Laskar,Mechka,Nikolaevo,Odarne,Pelishat,Pordim,Radishevo,Ralevo,Slavyanovo,Tarnene,Todorovo,Totleben,Tuchenitsa,Valchitran,Zgalevo</x:t>
+    <x:t>Pordim,Borislav,Valchitran,Zgalevo,Kamenets,Kateritsa,Odarne,Totleben,Beglezh,Bohot,Brestovets,Gortalovo,Grivitsa,Disevitsa,Koilovtsi,Kartozhabene,Kashin,Laskar,Mechka,Nikolaevo,Pelishat,Radishevo,Ralevo,Slavyanovo,Todorovo,Tuchenitsa,Tarnene</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a community-led local development strategy in the territory of Pordim Municipality and Pleven Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>175874986 LOCAL ACTION GROUP HARMANLI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Harmanli, 6450, ул. "Петко Каравелов" 4</x:t>
   </x:si>
   <x:si>
     <x:t>Harmanli</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"LOCAL POTENTIAL IN ACTION - PARTICIPATE, DEVELOP, STAY"</x:t>
   </x:si>
   <x:si>
     <x:t>175887880 "LAG TERVEL - KRUSHARI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tervel, 9450, "Цар Калоян" № 11</x:t>
   </x:si>
   <x:si>
-    <x:t>Krushari,Tervel</x:t>
+    <x:t>Tervel,Krushari</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0042</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for Community-Led Local Development of LAG Tervel-Krushari for the Period 2023–2027</x:t>
   </x:si>
   <x:si>
     <x:t>177048197 ASSOCIATION "LOCAL INITIATIVE GROUP NEVESTINO - KYUSTENDIL - TREKLYANO - BOBOSHEVO - KOCHERINOVO - RILA"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nevestino, 2585, ул. МАХАЛА СИНОРСКА № 22, ет. 2, ап. 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Boboshevo,Kocherinovo,Kyustendil,Nevestino,Rila,Treklyano</x:t>
+    <x:t>Nevestino,Kyustendil,Treklyano,Boboshevo,Kocherinovo,Rila</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0081</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a Strategy for Community-Led Local Development on the territory of the Local Initiative Group "Nevestino - Kyustendil - Treklyano - Boboshevo - Kocherinovo - Rila" for the period 2024-2029.</x:t>
   </x:si>
   <x:si>
     <x:t>176131964 "NPO "Local Initiative Group Galabovo - Opan - Simeonovgrad"" Association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Galabovo, 6280, "Република" 48</x:t>
   </x:si>
   <x:si>
     <x:t>Galabovo,Opan,Simeonovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Improving living conditions on the territory of the Galabovo-Opan-Simeonovgrad LAG</x:t>
   </x:si>
   <x:si>
     <x:t>207517504 Local Action Group „Krivodol-Boichinovtsi” Non-Government Organization SNTS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krivodol, 3060, гр. Криводол, Освобождение-11, етаж партер</x:t>
   </x:si>
   <x:si>
-    <x:t>Boychinovtsi,Krivodol</x:t>
+    <x:t>Krivodol,Boychinovtsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0078</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of the SVOMR to achieve better economic, social and environmental living conditions for local communities on the territory of the Krivodol-Boychinovtsi LAG</x:t>
   </x:si>
   <x:si>
     <x:t>207511444 Local Action Group Vetovo-Tsar Kaloyan-Opaka</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vetovo, 7080, ул. „Георги Сава Раковски“ №4</x:t>
   </x:si>
   <x:si>
-    <x:t>Opaka,Tsar Kaloyan,Vetovo</x:t>
+    <x:t>Vetovo,Tsar Kaloyan,Opaka</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0082</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for community-led local development for the territory of the Association "Local Initiative Group Vetovo - Tsar Kaloyan - Opaka" - 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>147263016 Local initiative group - Aytos</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aytos, 8500, УЛ."ВАСИЛ ЛЕВСКИ" 2 обл.Бургас, общ.Айтос, гр.Айтос</x:t>
   </x:si>
   <x:si>
     <x:t>Aytos</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0111</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for Community-Led Local Development for the programming period 2023 - 2027 on the territory of the Association "Local Activity Group - Aytos"</x:t>
   </x:si>
   <x:si>
     <x:t>208294618 Local Action Group - Belica- Yakoruda</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belitsa, 2780, ул.Георги Андрейчин № 8</x:t>
   </x:si>
   <x:si>
     <x:t>Belitsa,Yakoruda</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0087</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of the SVOMR of the LAG-Belitsa-Yakoruda for the period 2023 - 2027</x:t>
   </x:si>
   <x:si>
     <x:t>177163705 "Local Initiative Group - LAG Parvomay - Dimitrovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Parvomay, 4270, ул. Гимназиална №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Dimitrovgrad,Parvomay</x:t>
+    <x:t>Parvomay,Dimitrovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Community-Led Local Development Strategy of LAG Parvomay–Dimitrovgrad for the period 2023–2027</x:t>
   </x:si>
   <x:si>
     <x:t>112654902 LOCAL ACTION GROUP - MUNICIPALITIES OF PANAGYURISHTE, STRELCHA, LESICHOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Panagyurishte, 4500, пл. 20 - ти Април 13</x:t>
   </x:si>
   <x:si>
-    <x:t>Lesichovo,Panagyurishte,Strelcha</x:t>
+    <x:t>Panagyurishte,Strelcha,Lesichovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0083</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of operations, including cooperation activities and their preparation, selected within the framework of the Local Development Strategy of the LAG "Panagyurishte, Strelcha, Lesichovo"</x:t>
   </x:si>
   <x:si>
     <x:t>177134753 Local action group 'Devin-Smolyan'</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Devin, 4818, ул. "Орфей" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Devin,Smolyan</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0116</x:t>
   </x:si>
   <x:si>
     <x:t>Improving living conditions - employment, growth, social inclusion, and local development in the territory of the local action group 'Devin-Smolyan'</x:t>
   </x:si>
   <x:si>
     <x:t>177080921 LOCAL ACTIION GROUP ELIN PELIN – GORNA MALINA</x:t>
   </x:si>
@@ -479,81 +479,81 @@
   <x:si>
     <x:t>Implementation of the CLLD Strategy 2023-2027 for the territory of the Kirkovo-Zlatograd LAG</x:t>
   </x:si>
   <x:si>
     <x:t>207548134 Local Action Group Slivnitsa - Breznik  /LAG Slivnitsa - Breznik/</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Slivnitsa, 2200, пл. Съединение №1</x:t>
   </x:si>
   <x:si>
     <x:t>Breznik,Slivnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0103</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a strategy for community-led local development of the association "Local Initiative Group Slivnitsa - Breznik" for the period 2023-2027.</x:t>
   </x:si>
   <x:si>
     <x:t>177043360 Local Action Group Straldzha - Sliven 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Straldzha, 8680, бул."Хемус", 10</x:t>
   </x:si>
   <x:si>
-    <x:t>Sliven,Straldzha</x:t>
+    <x:t>Straldzha,Sliven</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0107</x:t>
   </x:si>
   <x:si>
     <x:t>Sustainable development in the territory of Straldzha and Sliven supported by the SCLLD of LOCAL INITIATIVE GROUP STRALDZHA-SLIVEN 2023</x:t>
   </x:si>
   <x:si>
     <x:t>177154115 Local Initiative Group Tvarditsa - Sliven - Peach Valley</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tvarditsa, 8890, ул. "Хан Аспарух", № 14</x:t>
   </x:si>
   <x:si>
-    <x:t>Sliven,Tvarditsa</x:t>
+    <x:t>Tvarditsa,Sliven</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0061</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for Community-Led Local Development of the Association "Local Initiative Group Tvarditsa - Sliven - Peach Valley" for the period 2023 - 2027.</x:t>
   </x:si>
   <x:si>
     <x:t>175893196 Association "Local Action Group Tutrakan-Slivo pole"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tutrakan, 7600, гр. Тутракан, ул. Трансмариска, 31</x:t>
   </x:si>
   <x:si>
-    <x:t>Slivo Pole,Tutrakan</x:t>
+    <x:t>Tutrakan,Slivo Pole</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for Community-Led Local Development in the area of the NGO 'MIG Tutrakan - Slivo Pole' for the 2023 - 2027 Integrated Plan for Regional Development.</x:t>
   </x:si>
   <x:si>
     <x:t>176056127 Local Action Group Karnobat</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Karnobat, 8400, ул. ДИМИТЪР ПОЛЯНОВ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Karnobat</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0066</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for the development of the territory of the Karnobat LAG 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>176021731 LOCAL INITIATIVE GROUP-MIG-MUNICIPALITY OF SADOVO</x:t>
   </x:si>
@@ -599,96 +599,96 @@
   <x:si>
     <x:t>LAG Pavlikeni – Polski Trambesh – we move forward</x:t>
   </x:si>
   <x:si>
     <x:t>175869896 LAG - BELOVO, SEPTEMVRI, VELINGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belovo, 4470, ул. Орфей № 2А</x:t>
   </x:si>
   <x:si>
     <x:t>Belovo,Septemvri,Velingrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0068</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of operations, including cooperation activities and their preparation, selected within the framework of the Local Development Strategy of the LAG "Belovo, Septemvri, Velingrad"</x:t>
   </x:si>
   <x:si>
     <x:t>175886629 NGO Local Action Group - GotseDelchev – Garmen - Hadzhidimovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, Гоце Делчев, ул. Александър Стамболийски № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Garmen,Gotse Delchev,Hadzhidimovo</x:t>
+    <x:t>Gotse Delchev,Garmen,Hadzhidimovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0102</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a strategy for Community-Led Local Development in the municipalities of Gotse Delchev, Garmen and Hadzhidimovo for the period 2023 -2027, including cooperation activities</x:t>
   </x:si>
   <x:si>
     <x:t>175824798 Association "Local Action Group Troyan, Apriltsi and Ugarchin"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Troyan, 5600, "Христо Ботев", № 113</x:t>
   </x:si>
   <x:si>
-    <x:t>Apriltsi,Troyan,Ugarchin</x:t>
+    <x:t>Troyan,Apriltsi,Ugarchin</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0100</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for Community-Led Local Development of the Association "MIG Troyan, Apriltsi and Ugarchin"</x:t>
   </x:si>
   <x:si>
     <x:t>177136373 Local Action Group "Dryanovo - Tryavna - in the heart of the Balkan"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, "Шипка", №170</x:t>
   </x:si>
   <x:si>
     <x:t>Dryanovo,Tryavna</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0092</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for Community-led local development 2023-2027 of Local Action Group "Dryanovo - Tryavna - in the heart of the Balkan"</x:t>
   </x:si>
   <x:si>
     <x:t>207566946 Association ”Local Action Group Avren-Varna”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Avren, 9135, ул. "Тодор Ноев" №8</x:t>
   </x:si>
   <x:si>
-    <x:t>Avren,Benkovski,Bliznatsi,Bolyartsi,Dabravino,Dobri Dol,Kazashka Reka,Kazashko,Kitka,Konstantinovo,Krusha,Priseltsi,Ravna Gora,Sadovo,Sindel,Topoli,Trastikovo,Tsarevtsi,Yunak,Zdravets,Zvezditsa</x:t>
+    <x:t>Avren,Benkovski,Bliznatsi,Bolyartsi,Dobri Dol,Dabravino,Zdravets,Kazashka Reka,Kitka,Krusha,Priseltsi,Ravna Gora,Sadovo,Sindel,Trastikovo,Tsarevtsi,Yunak,Zvezditsa,Kazashko,Konstantinovo,Topoli</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Community-Led Local Development Strategy for the territory of the "Avren-Varna" LAG</x:t>
   </x:si>
   <x:si>
     <x:t>207523350 NGO "Local Action Group Ardino - Nedelino"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ardino, 6750, ул."София"№12</x:t>
   </x:si>
   <x:si>
     <x:t>Ardino,Nedelino</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0059</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of a CLLD Strategy on the territory of the LAG Ardino - Nedelino "</x:t>
   </x:si>
   <x:si>
     <x:t>177011523 Association ”Local Action Group Balchik - General Toshevo”</x:t>
   </x:si>
@@ -719,81 +719,81 @@
   <x:si>
     <x:t>Community Led Local Development of LAG Botevgrad for the period 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>176125510 Association "Local action group Byala Slatina"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala Slatina, 3200, "Климент Охридски" №68</x:t>
   </x:si>
   <x:si>
     <x:t>Byala Slatina</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Community Led - Local Development Strategy of the LAG Byala Slatina for the period 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>175877085 Local Action Group High Western Rhodopes - Borino - Dospat - Sarnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dospat, 4831, Орфей № 12</x:t>
   </x:si>
   <x:si>
-    <x:t>Borino,Dospat,Sarnitsa</x:t>
+    <x:t>Dospat,Borino,Sarnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0084</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a strategy for Community-Led Local Development in the municipalities of Borino, Dospat and Sarnitsa for the period 2023-2027, including cooperation activities</x:t>
   </x:si>
   <x:si>
     <x:t>208297363 Local Action Group Gorna Oryahovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gorna Oryahovitsa, 5100, ул. "Васил Априлов" № 27А</x:t>
   </x:si>
   <x:si>
     <x:t>Gorna Oryahovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0112</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of operations selected within the strategy for local development of the territory of the MIG 'Gorna Oryahovitsa'</x:t>
   </x:si>
   <x:si>
     <x:t>207521666 Association "Local Action Group Kaynardzha - Alfatar - Silistra"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kaynardzha, 7550, ул. "Георги Токушев" № 10</x:t>
   </x:si>
   <x:si>
-    <x:t>Alekovo,Alfatar,Aydemir,Babuk,Bistra,Bogorovo,Bradvari,Bulgarka,Chukovets,Davidovo,Dobrudzhanka,Glavan,Golesh,Gospodinovo,Kalipetrovo,Kamentsi,Kaynardzha,Kazimir,Kranovo,Kutlovitsa,Polkovnik Cholakovo,Polkovnik Lambrinovo,Popkralevo,Poprusanovo,Posev,Profesor-Ishirkovo,Sarpovo,Smilets,Sratsimir,Srebarna,Sredishte,Strelkovo,Svetoslav,Tsar Asen,Tsenovich,Vasil Levski,Vetren,Voynovo,Yordanovo,Zarnik</x:t>
+    <x:t>Kaynardzha,Voynovo,Golesh,Gospodinovo,Davidovo,Dobrudzhanka,Zarnik,Kamentsi,Kranovo,Polkovnik Cholakovo,Poprusanovo,Posev,Svetoslav,Sredishte,Strelkovo,Alfatar,Alekovo,Bistra,Vasil Levski,Kutlovitsa,Chukovets,Tsar Asen,Aydemir,Kalipetrovo,Polkovnik Lambrinovo,Srebarna,Vetren,Profesor-Ishirkovo,Babuk,Tsenovich,Kazimir,Sarpovo,Glavan,Bogorovo,Sratsimir,Yordanovo,Bradvari,Bulgarka,Popkralevo,Smilets</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0052</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for Community-Led Local Development of the Association "Local Action Group Kaynardzha - Alfatar - Silistra"</x:t>
   </x:si>
   <x:si>
     <x:t>207011656 Association "Local Action Group Levski-Suhindol"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Levski, 5900, бул. България №58</x:t>
   </x:si>
   <x:si>
     <x:t>Levski,Suhindol</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0122</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for "Community-Led Local Development" of the Association "LAG Levski-Suhindol"</x:t>
   </x:si>
   <x:si>
     <x:t>206720761 Association "Local Action Group Letnitsa-Lovech"</x:t>
   </x:si>
@@ -809,156 +809,156 @@
   <x:si>
     <x:t>Strategy for Community-Led Local Development of the Local Initiative Group Letnitsa-Lovech</x:t>
   </x:si>
   <x:si>
     <x:t>177036946 Local Action Group Lukovit-Roman</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lukovit, 5770, улица "Сан Стефано" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Lukovit,Roman</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for community-led local development of the Lukovit-Roman LAG</x:t>
   </x:si>
   <x:si>
     <x:t>207605885 Association "LOCAL ACTION GROUP MEDKOVETS - MONTANA"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagovo, 3488, ул. Георги Димитров № 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Medkovets,Montana</x:t>
+    <x:t>Montana,Medkovets</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0043</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of operations, including cooperation activities and their preparation, selected within the framework of the local development strategy on the territory of LAG Medkovets - Montana</x:t>
   </x:si>
   <x:si>
     <x:t>175936847 Association "Local Action Group Novi Pazar-Kaspichan"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Novi Pazar, 9900, ул. ОБОРИЩЕ, 5, ет. 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Kaspichan,Novi Pazar</x:t>
+    <x:t>Novi Pazar,Kaspichan</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of the Community-Led Local Development Strategy (CLLD) of the LAG Novi Pazar - Kaspichan for the period until 2027.</x:t>
   </x:si>
   <x:si>
     <x:t>176036263 ASSOCIATION LAG PERUSHTITSA-RHODOPE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Brestovitsa, 4224, ПЛ. "СЪЕДИНЕНИЕ" № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Perushtitsa,Rodopi</x:t>
+    <x:t>Rodopi,Perushtitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of the Strategy for Community-Led Local Development of LAG PERUSHTITSA-RHODOPE for the period 2023-2027.</x:t>
   </x:si>
   <x:si>
     <x:t>125584311 Local Action group Popovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Popovo, 7800, бул. Ал. Стамболийски 2</x:t>
   </x:si>
   <x:si>
     <x:t>Popovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0035</x:t>
   </x:si>
   <x:si>
     <x:t>"Integrated local development through the implementation of CLLD strategy in the territory of LAG - Popovo"</x:t>
   </x:si>
   <x:si>
     <x:t>120618585 Association "Local action group Prespa – municipalities of Banite, Laki and Chepelare municipalities"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chepelare, 4850, Йордан Данчев №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Banite,Chepelare,Laki</x:t>
+    <x:t>Banite,Laki,Chepelare</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0045</x:t>
   </x:si>
   <x:si>
     <x:t>Community-Led Local Development (CLLD) Strategy of the LAG "Prespa-municipalities of Banite, Laki and Chepelare" for the period 2023–2027.</x:t>
   </x:si>
   <x:si>
     <x:t>207529823 ASSOCIATION "LOCAL ACTION GROUP RAKITOVO – PAZARDZHIK"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Rakitovo, 4640, ул. ХРИСТО БОТЕВ № 4, ет. 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Pazardzhik,Rakitovo</x:t>
+    <x:t>Rakitovo,Pazardzhik</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0089</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of the Strategy for Community-Led Local Development of LAG RAKITOVO – PAZARDZHIK for the period 2023-2027.</x:t>
   </x:si>
   <x:si>
     <x:t>101667916 Association "Local Initiative Group - MIG Satovcha"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Satovcha, 2950, ул. "Тодор Шопов" 37</x:t>
   </x:si>
   <x:si>
     <x:t>Satovcha</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0113</x:t>
   </x:si>
   <x:si>
     <x:t>"Strategic Plan for the Development of Agriculture and Rural Areas - CLLD Approach on the Territory of LAG - Satovcha"</x:t>
   </x:si>
   <x:si>
     <x:t>177130915 Association LAG STRUMA-SIMITLI,KRESNA I STRUMIANI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Simitli, 2730, ул. „Христо Ботев“ № 27</x:t>
   </x:si>
   <x:si>
-    <x:t>Kresna,Simitli,Strumyani</x:t>
+    <x:t>Simitli,Kresna,Strumyani</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0088</x:t>
   </x:si>
   <x:si>
     <x:t>STRATEGY FOR COMMUNITY LOCAL DEVELOPMENT OF LAG "STRUMA - SIMITLI, KRESNA AND STRUMYANI" 2023 - 2027</x:t>
   </x:si>
   <x:si>
     <x:t>176075622 ASSOCIATION "LOCAL ACTION GROUP RADNEVO"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Radnevo, 6260, ул. Димитър Благоев № 7	</x:t>
   </x:si>
   <x:si>
     <x:t>Radnevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0095</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for Community-Led Local Development of Local action group "Radnevo"</x:t>
   </x:si>
   <x:si>
     <x:t>176059529 Association "Local Initiative Group Kostinbrod-Svoge"</x:t>
   </x:si>
@@ -1019,171 +1019,171 @@
   <x:si>
     <x:t>Community-Led Local Development Strategy of the Local Initiative Group Dolna Mitropolia – Dolni Dabnik for the programming period 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>175886216 NON-PROFIT ASSOCIATION "'Local  Action Group Dolni chiflik and Byala"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala, 9101, ул. АНДРЕЙ ПРЕМЯНОВ № 14</x:t>
   </x:si>
   <x:si>
     <x:t>Byala,Dolni Chiflik</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0063</x:t>
   </x:si>
   <x:si>
     <x:t>The Community - Led Local Development Strategy of the LAG "Dolni chiflik and Byala"</x:t>
   </x:si>
   <x:si>
     <x:t>175850212 Local Action Group Tundzha-Sliven-Tundzha Valley</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, General Inzovo, 8670, л. Св. Св. Кирил и Методий № 9</x:t>
   </x:si>
   <x:si>
-    <x:t>Sliven,Tundzha</x:t>
+    <x:t>Tundzha,Sliven</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0073</x:t>
   </x:si>
   <x:si>
     <x:t>CLLD Strategy of LAG Tundzha-Sliven - Tundzha Valley for the period 2023 - 2027</x:t>
   </x:si>
   <x:si>
     <x:t>177135442 Association LAG - Petrich</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Petrich, 2850, ЦАР БОРИС III, номер 15, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>Petrich</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0094</x:t>
   </x:si>
   <x:si>
     <x:t>Community-Led Local Development Strategy of the Petrich LAG</x:t>
   </x:si>
   <x:si>
     <x:t>177020504 Non-profit association "Local Initiative Group Nova Zagora - Sliven"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nova Zagora, 8900, ул. "24-ти май" № 1, ет. 1, офис 1</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Zagora,Sliven</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0106</x:t>
   </x:si>
   <x:si>
     <x:t>Territorial Development through the CLLD Approach</x:t>
   </x:si>
   <x:si>
     <x:t>175876193 A NON-PROFIT ORGANIZATION LOCAL ACTION GROUPMUNICIPALITYS MOMCHILGRAD - KRUMOVGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Momchilgrad, 6800, ул. 9-ти Септември, номер 1, ет. 4</x:t>
   </x:si>
   <x:si>
-    <x:t>Krumovgrad,Momchilgrad</x:t>
+    <x:t>Momchilgrad,Krumovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of the Community-Led Local Development Strategy of the Local Initiative Group of Momchilgrad and Krumovgrad Municipalities</x:t>
   </x:si>
   <x:si>
     <x:t>208240145 Non-profit association "Local Action Group - Venets, Kaolinovo and Samuil"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Venets, 9751, ул. Кирил и Методий №13Б</x:t>
   </x:si>
   <x:si>
-    <x:t>Kaolinovo,Samuil,Venets</x:t>
+    <x:t>Venets,Kaolinovo,Samuil</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0093</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of a Community-Led Local Development Strategy for the period 2023 - 2027 on the territory of the Local Initiative Group "Venets, Kaolinovo and Samuil"</x:t>
   </x:si>
   <x:si>
     <x:t>175963901 Association with non-economic purpose "Local Acction Group - Elhovo - Bolyarovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Elhovo, 8700, ул. "Калоян" № 13 ет.2</x:t>
   </x:si>
   <x:si>
-    <x:t>Bolyarovo,Elhovo</x:t>
+    <x:t>Elhovo,Bolyarovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0034</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for Comminity-Led Local development of Local Action Group - Elhovo - Bolyarovo</x:t>
   </x:si>
   <x:si>
     <x:t>175825156 NGO "LOCAL ACTION GROUP - KNEZHA"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Knezha, 5835, Марин Боев 69</x:t>
   </x:si>
   <x:si>
     <x:t>Knezha</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0067</x:t>
   </x:si>
   <x:si>
     <x:t>STRATEGY FOR COMMUNITY - LED LOCAL DEVELOPMENT OF NGO "LOCAL ACTION GROUP - KNEZHA"</x:t>
   </x:si>
   <x:si>
     <x:t>176002446 "Non-profit Association 'Local Action Group – Lyubimets – Ivaylovgrad'"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lyubimets, 6550, ул. "Цар Освободител" 11</x:t>
   </x:si>
   <x:si>
-    <x:t>Ivaylovgrad,Lyubimets</x:t>
+    <x:t>Lyubimets,Ivaylovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0072</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for Community-Led Local Development of "Local Action Group (LAG) Lyubimets – Ivaylovgrad" for the period until December 31, 2027.</x:t>
   </x:si>
   <x:si>
     <x:t>207482003 Non-profit association "Local Initiative Group - Maglizh, Nikolaevo, Gurkovo"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Maglizh, 6180, Трети март № 32, ет. 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Gurkovo,Maglizh,Nikolaevo</x:t>
+    <x:t>Maglizh,Nikolaevo,Gurkovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0114</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of the SVOMR of the LAG - Maglizh, Nikolaevo, Gurkovo for the period 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>177021047 Non-profit organization Local Action Group Maritsa Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kalekovets, 4147, ул. "Иван Вазов" №5</x:t>
   </x:si>
   <x:si>
     <x:t>Maritsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of the Strategy for Community-Led Local Development of LAG-Municipality Maritsa for the period 2023-2027.</x:t>
   </x:si>
   <x:si>
     <x:t>207830342 Non-profit association "Local action Group - Teteven"</x:t>
   </x:si>
@@ -1215,132 +1215,132 @@
     <x:t>Community-led local development strategy of Local action group "Svilengrad-Topolovgrad"</x:t>
   </x:si>
   <x:si>
     <x:t>207514950 Non-profit association "Local Initiative Group Aksakovo"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aksakovo, 9154, 
 гр. Аксаково ул. Георги Петлешев 58 б</x:t>
   </x:si>
   <x:si>
     <x:t>Aksakovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of operations, including cooperation activities and their preparation, selected within the framework of the local development strategy on the territory of LAG "Aksakovo"</x:t>
   </x:si>
   <x:si>
     <x:t>175853426 Non-profit association "Local Action Group Vazhod - Vetrino, Valchi Dol, Provadia"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vetrino, 9220, ул. "Г.С.Раковски" № 26</x:t>
   </x:si>
   <x:si>
-    <x:t>Provadia,Valchi Dol,Vetrino</x:t>
+    <x:t>Vetrino,Valchi Dol,Provadia</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for community-led local development on the territory of the Association "Local Action Group Vazhod - Vetrino, Valchi Dol, Provadia" for the period 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>176164996 NON-PROFIT ASSOCIATION "Local action group Glavinitsa-Sitovo Kraydunavska Dobrudja"</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
     <x:t>Other legal entity</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Glavinitsa, 7630, ул. Дунав,  № 13а</x:t>
   </x:si>
   <x:si>
     <x:t>Glavinitsa,Sitovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0053</x:t>
   </x:si>
   <x:si>
     <x:t>Community-led local development strategy on the territory of "Local action group Glavinitsa-Sitovo Kraydunavska Dobrudja" for the programming period 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>207521972 NGO LAG Gulyanci- Pleven</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gulyantsi, 5960, пл."Свобода" № 4, ет. 1, ап. ст."офис"</x:t>
   </x:si>
   <x:si>
     <x:t>Gulyantsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0117</x:t>
   </x:si>
   <x:si>
     <x:t>NGO LAG "Gulyanci- Pleven"</x:t>
   </x:si>
   <x:si>
     <x:t>176021311 NON-PROFIT ASSOCIATION "LOCAL INITIATIVE GROUP ZAVET - KUBRAT"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Zavet, 7330, Лудогорие 19</x:t>
   </x:si>
   <x:si>
-    <x:t>Kubrat,Zavet</x:t>
+    <x:t>Zavet,Kubrat</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for Community-Led Local Development for the period 2023-2027 of LAG Zavet - Kubrat</x:t>
   </x:si>
   <x:si>
     <x:t>176027912 Non-Profit Association “Local Action Group West Balkan - Berkovitsa, Godech and Dragoman”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Berkovitsa, 3500, пл. "Йордан Радичков" № 4</x:t>
   </x:si>
   <x:si>
-    <x:t>Berkovitsa,Dragoman,Godech</x:t>
+    <x:t>Berkovitsa,Godech,Dragoman</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0058</x:t>
   </x:si>
   <x:si>
     <x:t>Local Development Strategy of the Association "Local Action Group West Balkan - Berkovitsa, Godech and Dragoman"</x:t>
   </x:si>
   <x:si>
     <x:t>177126450 Non-profit association "Local Initiative Group Kameno - Burgas"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kameno, 8120, гр. Камено, п. к. 8120, община Камено, област Бургас, ул. „Освобождение“ № 84, помещение № 11 в сградата на НЧ „Просвета – 1927“</x:t>
   </x:si>
   <x:si>
-    <x:t>Bratovo,Bryastovets,Bulgarovo,Cherni Vrah,Dimchevo,Draganovo,Izvor,Izvorishte,Kameno,Konstantinovo,Krastina,Livada,Marinka,Mirolyubovo,Polski Izvor,Ravnets,Rusokastro,Svoboda,Trastikovo,Troyanovo,Tvarditsa,Vinarsko,Vratitsa,Zhelyazovo</x:t>
+    <x:t>Vinarsko,Vratitsa,Zhelyazovo,Kameno,Krastina,Livada,Konstantinovo,Polski Izvor,Rusokastro,Svoboda,Troyanovo,Trastikovo,Cherni Vrah,Bulgarovo,Bratovo,Bryastovets,Dimchevo,Draganovo,Izvor,Izvorishte,Marinka,Mirolyubovo,Ravnets,Tvarditsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of operations, including cooperation activities and their preparation, selected within the framework of the Community-Led Local Development Strategy of the Kameno-Burgas Local Initiative Group from the Strategic Plan for the Development of Agriculture and Rural Areas of the Republic of Bulgaria for the period 2023 - 2027.</x:t>
   </x:si>
   <x:si>
     <x:t>207571110 Non-profit association "Local Action Group Kotel, Sliven and Varbitsa"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kotel, 8970, Професор Павлов 30</x:t>
   </x:si>
   <x:si>
     <x:t>Kotel,Sliven,Varbitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0070</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of a Strategy for Community-Led Local Development for the period 2023 - 2027 on the territory of the Local Initiative Group "Kotel, Sliven and Varbitsa"</x:t>
   </x:si>
   <x:si>
     <x:t>175872469 Local Action Group municipalities Elena and Zlataritza</x:t>
   </x:si>
@@ -1357,51 +1357,51 @@
     <x:t>Strategy for community-led local development of the NGO "LAG Municipalities Elena and Zlataritsa" for the programming period 2023-2027.</x:t>
   </x:si>
   <x:si>
     <x:t>176042316 Non-profit association "LOCAL ACTION GROUP SANDANSKI - LAG SANDANSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, 20 бул. "Свобода", ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0047</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for community-led local development in the territory of LAG Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t>176059568 NON-PROFIT ASSOCIATION MIG YABLANITSA - PRAVETS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yablanitsa, 5750, ГР. ЯБЛАНИЦА
 ПЛ.ВЪЗРАЖДАНЕ №3</x:t>
   </x:si>
   <x:si>
-    <x:t>Pravets,Yablanitsa</x:t>
+    <x:t>Yablanitsa,Pravets</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for Community-Led Local Development of the LAG  Yablanitsa-Pravets  for the programming period 2023-2027</x:t>
   </x:si>
   <x:si>
     <x:t>175878970 "Local Action Group-Razlog" Association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razlog, 2760, ул. "Стефан Стамболов" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Razlog</x:t>
   </x:si>
   <x:si>
     <x:t>BG06AFSP001-1.001-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for Community-Led Local Development of "Local Action Group - Razlog" on the territory of Razlog Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>177023379 Non-profit organization "MIG Pomorie"</x:t>
   </x:si>
@@ -2653,51 +2653,51 @@
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J30" s="4">
         <x:v>749553.92</x:v>
       </x:c>
       <x:c r="K30" s="4">
         <x:v>749553.92</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>0</x:v>
+        <x:v>111563.89</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
@@ -2794,51 +2794,51 @@
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>749988.49</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>749988.49</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>0</x:v>
+        <x:v>58783.23</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
@@ -2888,51 +2888,51 @@
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K35" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>0</x:v>
+        <x:v>54573.38</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
@@ -3170,145 +3170,145 @@
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>0</x:v>
+        <x:v>83298.31</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K42" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>0</x:v>
+        <x:v>55401.67</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K43" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>0</x:v>
+        <x:v>59662.91</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
@@ -3405,51 +3405,51 @@
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J46" s="4">
         <x:v>746486.15</x:v>
       </x:c>
       <x:c r="K46" s="4">
         <x:v>746486.15</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>0</x:v>
+        <x:v>149297.23</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
@@ -3499,51 +3499,51 @@
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J48" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K48" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>0</x:v>
+        <x:v>48600</x:v>
       </x:c>
       <x:c r="N48" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
@@ -3781,51 +3781,51 @@
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>747651.89</x:v>
       </x:c>
       <x:c r="K54" s="4">
         <x:v>747651.89</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>0</x:v>
+        <x:v>88087.41</x:v>
       </x:c>
       <x:c r="N54" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
@@ -4157,51 +4157,51 @@
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J62" s="4">
         <x:v>736260.31</x:v>
       </x:c>
       <x:c r="K62" s="4">
         <x:v>736260.31</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>0</x:v>
+        <x:v>129650</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
@@ -4345,51 +4345,51 @@
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J66" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K66" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>0</x:v>
+        <x:v>78510.86</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
@@ -4439,51 +4439,51 @@
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J68" s="4">
         <x:v>572646.91</x:v>
       </x:c>
       <x:c r="K68" s="4">
         <x:v>572646.91</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>0</x:v>
+        <x:v>7997</x:v>
       </x:c>
       <x:c r="N68" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
@@ -4627,51 +4627,51 @@
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J72" s="4">
         <x:v>574991.18</x:v>
       </x:c>
       <x:c r="K72" s="4">
         <x:v>574991.18</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>0</x:v>
+        <x:v>64204.45</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
@@ -4721,51 +4721,51 @@
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J74" s="4">
         <x:v>467683.8</x:v>
       </x:c>
       <x:c r="K74" s="4">
         <x:v>467683.8</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>0</x:v>
+        <x:v>66935.41</x:v>
       </x:c>
       <x:c r="N74" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
@@ -5426,51 +5426,51 @@
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J89" s="4">
         <x:v>574692.07</x:v>
       </x:c>
       <x:c r="K89" s="4">
         <x:v>574692.07</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
-        <x:v>0</x:v>
+        <x:v>78970.93</x:v>
       </x:c>
       <x:c r="N89" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
@@ -5661,51 +5661,51 @@
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J94" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K94" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>0</x:v>
+        <x:v>146894.16</x:v>
       </x:c>
       <x:c r="N94" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
@@ -5802,51 +5802,51 @@
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J97" s="4">
         <x:v>699989.26</x:v>
       </x:c>
       <x:c r="K97" s="4">
         <x:v>699989.26</x:v>
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>0</x:v>
+        <x:v>62664.03</x:v>
       </x:c>
       <x:c r="N97" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
@@ -5943,192 +5943,192 @@
       <x:c r="E100" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J100" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K100" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>0</x:v>
+        <x:v>112468.88</x:v>
       </x:c>
       <x:c r="N100" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J101" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K101" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>0</x:v>
+        <x:v>107385.35</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J102" s="4">
         <x:v>574692.07</x:v>
       </x:c>
       <x:c r="K102" s="4">
         <x:v>574692.07</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>0</x:v>
+        <x:v>81960</x:v>
       </x:c>
       <x:c r="N102" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J103" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K103" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>0</x:v>
+        <x:v>91000</x:v>
       </x:c>
       <x:c r="N103" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
@@ -6366,51 +6366,51 @@
       <x:c r="E109" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J109" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K109" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>0</x:v>
+        <x:v>109094.35</x:v>
       </x:c>
       <x:c r="N109" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
@@ -6507,51 +6507,51 @@
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J112" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="K112" s="4">
         <x:v>749988.5</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
-        <x:v>0</x:v>
+        <x:v>35790.43</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
@@ -6601,51 +6601,51 @@
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J114" s="4">
         <x:v>574991.18</x:v>
       </x:c>
       <x:c r="K114" s="4">
         <x:v>574991.18</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>0</x:v>
+        <x:v>61321.07</x:v>
       </x:c>
       <x:c r="N114" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">