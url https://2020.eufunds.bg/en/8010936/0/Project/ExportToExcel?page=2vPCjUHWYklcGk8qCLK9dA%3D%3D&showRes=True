--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87bd43b306d43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1959973e91da41119642f117609fc039.psmdcp" Id="Ra1a25de976ee4e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdaf5d600494c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b0794842aca49888c88f33579f0361e.psmdcp" Id="R64b10385a00d4ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>