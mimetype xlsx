--- v2 (2026-06-27)
+++ v3 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdaf5d600494c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b0794842aca49888c88f33579f0361e.psmdcp" Id="R64b10385a00d4ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75337771a3714b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e020a078b2604a58a9f0233d73ae1af9.psmdcp" Id="R62432971fe0549f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -6272,51 +6272,51 @@
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J107" s="4">
         <x:v>574692.07</x:v>
       </x:c>
       <x:c r="K107" s="4">
         <x:v>574692.07</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>0</x:v>
+        <x:v>84260.9</x:v>
       </x:c>
       <x:c r="N107" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">