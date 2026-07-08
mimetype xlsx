--- v0 (2026-05-07)
+++ v1 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4d05d2fc854e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d87d5a7c01574cc394e8980ab5b579e2.psmdcp" Id="R372388b46ac74520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dbc2accd9984b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c49169463f734fc8817de523ca049203.psmdcp" Id="R464f18afc628494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -116,72 +116,109 @@
     <x:t>Duration (months)</x:t>
   </x:si>
   <x:si>
     <x:t>Status of Implementation of the Contract/Order of the Grant</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG14MFPR001 Maritime, Fisheries and Aquaculture Programme for Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">177226792 FLAG Pomorie
 </x:t>
   </x:si>
   <x:si>
     <x:t>Non-profit organization</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Public</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pomorie, 8200, ул. Кубрат 8 обл.Бургас общ.Поморие гр.Поморие</x:t>
   </x:si>
   <x:si>
-    <x:t>Nesebar,Pomorie,Ruen</x:t>
+    <x:t>Pomorie,Nesebar,Ruen</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a Community-Led Local Development Strategy of FLAG Pomorie during the programming period 2021-2027</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
+    <x:t>200320098 "KRUP INVEST" AD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Company</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joint Stock company - JSC (AD)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Blagoevgrad, 2700, ул. ЧАКАЛИЦА № 2, вх. В</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marinka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.008-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction and equipment of a modern fish and aquaculture product processing plant, including a wastewater treatment plant, by KRUP INVEST AD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202066182 "SEA FOOD BULGARIA" Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Single-member limited liability company – SMLLC (EOOD)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Nesebar, 8231, гр. Несебър, п.к. 8231
+бул./ул. Албатрос № 4, ет. 0, ап. 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nesebar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Promoting sustainable aquaculture activities and the processing and marketing of fishery and aquaculture products at ""SII FOOD BULGARIA"" EOOD</x:t>
+  </x:si>
+  <x:si>
     <x:t>204380395 AQUA FISH 70  LTD</x:t>
   </x:si>
   <x:si>
-    <x:t>Company</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Limited liability company – LLC (OOD)</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krapets, 9674, ул.СЕДЕМНАДЕСЕТА, номер 6</x:t>
   </x:si>
   <x:si>
     <x:t>Krapets</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.003-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Final suspension of fishing activities of vessel with registration number SHB6069</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.003-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Final suspension of fishing activities of vessel with registration number SHB6018</x:t>
   </x:si>
   <x:si>
     <x:t>206203408 AKVARYA-M</x:t>
   </x:si>
@@ -285,53 +322,50 @@
   <x:si>
     <x:t>160108711 Vlanik 2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, бул. "Марица“ № 146, ет. 8, ап. 31</x:t>
   </x:si>
   <x:si>
     <x:t>Dospat</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Investments in an existing fish farm of VLANIK 2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.005-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"Provision of compensation for aquaculture production to "Vlanik 2" OOD, providing environmental services"</x:t>
   </x:si>
   <x:si>
     <x:t>201762280 VALKOV 8</x:t>
   </x:si>
   <x:si>
-    <x:t>Single-member limited liability company – SMLLC (EOOD)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Kavarna, 9650, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ, номер 20</x:t>
   </x:si>
   <x:si>
     <x:t>Kavarna</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Final suspension of fishing activities of vessel with registration number VN4601</x:t>
   </x:si>
   <x:si>
     <x:t>202466251 DELTA - RAP Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sliven, 8800, Област Сливен, общ. Сливен, гр. Сливен, п.код 8800, „Асен Златаров” 34, ет. 3, ап. 6</x:t>
   </x:si>
   <x:si>
     <x:t>Krushare</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.001-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Production of frozen rapani meat and rapani liver</x:t>
@@ -447,50 +481,65 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, бул. "Цар Борис" III № 136</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-5.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring the administrative capacity of the department "Fisheries and Aquaculture" - intermediate body of Managing Authority of the EMFFA OP 2021-2027 for 2024,2025 and 2026.</x:t>
   </x:si>
   <x:si>
     <x:t>121100421 STATE FUND AGRICULTURE, Department Certification of expenditure under the Operational Program for the development of the fisheries sector in Bulgarian</x:t>
   </x:si>
   <x:si>
     <x:t>State agency/ state commission</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, бул. ЦАР БОРИС III № 136</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-5.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring the administrative capacity of the Unit Certification of Expenditure Under Fisheries Sector Development Operation Programme – Accounting body under Programme  for EMFAF 2021-2027 in 2024, 2025 and 2026.</x:t>
   </x:si>
   <x:si>
+    <x:t>102861087 "Angel Divers" Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sozopol, 8130, "Никола Вапцаров" № 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sozopol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.008-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mussels and fish processing plant.</x:t>
+  </x:si>
+  <x:si>
     <x:t>203249884 ERIM FISH JSC</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
     <x:t>Other legal entity</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4003, ул. "Брезовско шосе" №176</x:t>
   </x:si>
   <x:si>
     <x:t>Yoakim Gruevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of aqua-ecological services by ERIM FISH AD</x:t>
   </x:si>
   <x:si>
     <x:t>202227372 ET "ATANAS STATEV"</x:t>
   </x:si>
   <x:si>
     <x:t>Natural person</x:t>
@@ -660,50 +709,65 @@
   <x:si>
     <x:t>"Delivery of aids for the implementation of the control activity of EAFA"</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>"Supply of off-road vehicles and patrol vehicles for the needs of the Executive Agency for Fisheries and Aquaculture (EAFA)"</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Purchase, assembly and installation of on-board equipment for satellite tracking and data reporting through electronic fishing log for fishing vessels falling in the range of 9.00 - 11.99 meters overall length, and integration with the current systems of EAFA - SNRK and MISS".</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул.КНЯЗ АЛЕКСАНДЪР БАТЕНБЕРГ, № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Collection, management and use of data for the purposes of scientific analysis and implementation of the Common Fisheries Policy for the period 2025-2026</x:t>
   </x:si>
   <x:si>
+    <x:t>205955888 Iskretska pastarva Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Svoge, 2260, ул. "Цар Симеон" № 3, ет. 3, ап. 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iskrets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modernization of the fish farm "Iskrets"</x:t>
+  </x:si>
+  <x:si>
     <x:t>206644673 CARP BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Asenovgrad, 4230, УЛ. АКАЦИЯ, номер 17</x:t>
   </x:si>
   <x:si>
     <x:t>Gnyazdovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.005-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Providing environmental services on the territory of the cage farm "Karp BG" EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>202498929 Lavrak LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9003, ул. МОРЯШКА №21 ет.1 ап.3</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the economic and social status of those employed at Lavrak EOOD, through the implementation of repair and investment activities on board the fishing vessel Lefer.</x:t>
@@ -747,217 +811,217 @@
   <x:si>
     <x:t>Preparatory actions in support of the development and future implementation of the strategies for VOMR on the territory of the municipalities of Panagyurishte and Strelcha</x:t>
   </x:si>
   <x:si>
     <x:t>208098201 LOCAL INITIATIVE FISHERIES GROUP – LOM – BRUSARTSI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lom, 3600, ул. "Александър Стамболийски"  №92</x:t>
   </x:si>
   <x:si>
     <x:t>Lom</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0029</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of the CLLD Strategy of the Lom - Brusartsi FLAG"</x:t>
   </x:si>
   <x:si>
     <x:t>176001209 Fisheries Local Action Group (FLAG) SHABLA – KAVARNA - BALCHIK</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shabla, 9680, ул. РАВНО ПОЛЕ   36А</x:t>
   </x:si>
   <x:si>
-    <x:t>Balchik,Kavarna,Shabla</x:t>
+    <x:t>Shabla,Kavarna,Balchik</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building and preparatory actions to support the development and future implementation of a strategy for Community-Led Local Development of the FLAG Shabla - Kavarna - Balchik.</x:t>
   </x:si>
   <x:si>
     <x:t>208092497 Fisheries Local Action Group “Montana – Ruzhintsi – Dimovo"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Montana, 3400, ул. Извора № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Dimovo,Montana,Ruzhintsi</x:t>
+    <x:t>Montana,Ruzhintsi,Dimovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of the strategy of the FLAG Montana - Ruzhintsi - Dimovo</x:t>
   </x:si>
   <x:si>
     <x:t>208100200 "Fisheries Local Action Group „Nikopol-Belene-Gulyantsi”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nikopol, 5940, ул. "Александър Стамболийски" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>Nikopol</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of the Community-Led Local Development Strategy of the "Local Fishery Action Group Nikopol-Belene-Gulyantsi"</x:t>
   </x:si>
   <x:si>
     <x:t>208053238 Fisheries local action group " Svishtov-Tsenovo"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, ул. "Димитър Г. Анев" №3</x:t>
   </x:si>
   <x:si>
     <x:t>Svishtov,Tsenovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a strategy for Community-Led Local Development on the territory of theFisheries local action group "Svishtov-Tsenovo"</x:t>
   </x:si>
   <x:si>
     <x:t>206282010 FISHERIES LOCAL ACTION GROUP „SOZOPOL MALKO TARNOVO”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chernomorets, 8142, ул. ДИМО НИКОЛОВ № 49, АДМИНИСТРАТИВНА СГРАДА НА РИБАРСКО ПРИСТАНИЩЕ ЧЕРНОМОРЕЦ</x:t>
   </x:si>
   <x:si>
-    <x:t>Malko Tarnovo,Sozopol</x:t>
+    <x:t>Sozopol,Malko Tarnovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a Community-Led Local Development Strategy for the Local Fisheries Initiative Group /FLAG/ SOZOPOL MALKO TARNOVO</x:t>
   </x:si>
   <x:si>
     <x:t>206282010 FISHERIES LOCAL ACTION GROUP „SOZOPOL”</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Preparatory actions in support of the development and future implementation of the strategies for Community-led local development of the LFIG Sozopol</x:t>
   </x:si>
   <x:si>
     <x:t>208193642 „Fisheries Local Action Group (FLAG) NESTOS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hadzhidimovo, 2933, "Димо Хаджидимов" 46</x:t>
   </x:si>
   <x:si>
-    <x:t>Bansko,Garmen,Hadzhidimovo,Razlog</x:t>
+    <x:t>Hadzhidimovo,Bansko,Garmen,Razlog</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0025</x:t>
   </x:si>
   <x:si>
     <x:t>STRATEGY FOR COMMUNITY-Led Local Development 
 of the Association "Local Initiative Fishermen's Group - NESTOS"</x:t>
   </x:si>
   <x:si>
     <x:t>177226707 Non-Profit Association  Fisheries Local Action Group ”Burgas - Kameno ”/ FLAG  “Burgas - Kameno”.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8011, ЦАО ВЪЗРАЖДАНЕ, номер 0</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Preparatory actions for preparation of CLLD on the territory of FLAG Burgas-Kameno</x:t>
   </x:si>
   <x:si>
     <x:t>177226707 Fisheries local action group Burgas-Kameno</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ж.к. Меден рудник, ЦАО Възраждане</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas,Kameno</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of a Community-Led Local Development Strategy for the Burgas-Kameno FLAG"</x:t>
   </x:si>
   <x:si>
     <x:t>176147655 FISHERIES LOCAL ACTION GROUP BULGARIAN BLACK SEA AGREEMENT BYALA - DOLNI CHIFLIK - AVREN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala, 9101, ул. "Андрей Премянов" 29</x:t>
   </x:si>
   <x:si>
-    <x:t>Avren,Byala,Dolni Chiflik</x:t>
+    <x:t>Byala,Dolni Chiflik,Avren</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a CLLD strategy by FLAG Bulgarian Black sea agreement Byala-Dolni chiflik-Avren</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala, 9101, ул. "Андрей Премянов", номер 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building and preparatory actions to support the development and future implementation of strategy for Community-led local development of the FLAG Bulgarian Black Sea Agreement Byala-Dolni chiflik-Avren</x:t>
   </x:si>
   <x:si>
     <x:t>176007831 FLAG „High Western Rhodopes: Batak – Devin – Dospat”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dospat, 4831, ул. "Орфей" 12 обл.Смолян общ.Доспат гр/с.Доспат</x:t>
   </x:si>
   <x:si>
     <x:t>South Central (BG42)</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Preparatory actions for development of a Strategy for CLLD of FLAG High Western Rhodope:Batak-Devin-Dospat.</x:t>
   </x:si>
   <x:si>
     <x:t>208096403 Fisheries Locl Action Group Nikolaevo - Gurkovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nikolaevo, 6090, ул. Георги Бенковски №9</x:t>
   </x:si>
   <x:si>
-    <x:t>Gurkovo,Nikolaevo</x:t>
+    <x:t>Nikolaevo,Gurkovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of strategies for Community-Led Local Development of the Nikolaevo-Gurkovo FLAG</x:t>
   </x:si>
   <x:si>
     <x:t>177223481 FISHERIES LOCAL ACTION GROUP PAZARDJIK</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ivaylo, 4407, ИВАЙЛОВСКО ШОСЕ, номер 41</x:t>
   </x:si>
   <x:si>
     <x:t>Pazardzhik (BG423)</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>"Capacity Building and Preparatory Actions to Support the Development and Future Implementation of Community-Led Local Development Strategies"</x:t>
   </x:si>
   <x:si>
     <x:t>177226792 FLAG Pomorie</x:t>
   </x:si>
@@ -970,147 +1034,144 @@
   <x:si>
     <x:t>Partnership for enlargement of the territory of the activity of FLAG Pomorie during the program period 2021-2027.</x:t>
   </x:si>
   <x:si>
     <x:t>176015664 „Fisheries Local Action Group (FLAG) PRIMORSKO –TZAREVO“.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Primorsko, 8180, ул. „Ропотамо" № 50, ет.2, град Приморско, област Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>Primorsko,Tsarevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building and preparatory actions to develop a strategy for Community-led local development of the Local Fishery Initiative Group "Primorsko - Tsarevo", under the Program for Maritime Affairs, Fisheries and Aquaculture 2021-2027.</x:t>
   </x:si>
   <x:si>
     <x:t>208041435 FISHERIES LOCAL ACTION GROUP RUSE-IVANOVO-BOROVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, пл. "Свобода" №6</x:t>
   </x:si>
   <x:si>
-    <x:t>Borovo,Ivanovo,Ruse</x:t>
+    <x:t>Ruse,Ivanovo,Borovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0022</x:t>
   </x:si>
   <x:si>
     <x:t>"Strategy for Community-Led Local Development of the Local Fishery Initiative Group Ruse - Ivanovo - Borovo"</x:t>
   </x:si>
   <x:si>
     <x:t>177223465 Fisheries Local Action Group Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, "Македония", номер 34</x:t>
   </x:si>
   <x:si>
     <x:t>South-West and South Central Bulgaria (BG4)</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building and preparatory actions to support the development and future implementation of strategies for Community-Led Local Development of the Samokov - Belitsa - Sarnitsa MIRG</x:t>
   </x:si>
   <x:si>
     <x:t>208184209 Fisheries Local Action Group Slivnitsa, Kostinbrod, Breznik</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Slivnitsa, 2200, пл. Съединение №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Breznik,Kostinbrod,Slivnitsa</x:t>
+    <x:t>Slivnitsa,Kostinbrod,Breznik</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a strategy for Community-Led Local Development of the FLAG Slivnitsa, Kostinbrod, Breznik</x:t>
   </x:si>
   <x:si>
     <x:t>176001209 Fisheries Local Action Group Shabla - Kavarna - Balchik</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shabla, 9680, ул. Равно поле №36А</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of the Strategy for Community-Led Local Development of the Fisheries Local Action Group Shabla - Kavarna - Balchik</x:t>
   </x:si>
   <x:si>
     <x:t>831909905 Ministry of Agriculture and Food</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, Бул. Христо Ботев 55А</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Promotion of the benefits of consuming fish and fish products</x:t>
   </x:si>
   <x:si>
     <x:t>831909905 MINISTRY OF AGRICULTURE AND FOOD, Directorate "MDR" - MA of PMDR 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. Христо Ботев 55</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-5.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring the administrative capacity of the Managing Authority of PMDRA in 2024, 2025 and 2026.</x:t>
   </x:si>
   <x:si>
     <x:t>177226657 “FLAG VARNA–  BELOSLAV - AKSAKOVO”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, ул.”Преслав”, номер 30, ет. 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Aksakovo,Beloslav,Varna</x:t>
+    <x:t>Varna,Aksakovo,Beloslav</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building and preparatory actions to support the development and future implementation of strategies for Community-Led Local Development of FLAG Varna - Beloslav - Aksakovo</x:t>
   </x:si>
   <x:si>
     <x:t>102963850 MORSKI RIBOLOV-NESEBAR LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nesebar, 8230, кв.ЗАПАД 5</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Nesebar</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Expansion of the existing activity of the company</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">201763513 NOMIKOM FISH OOD
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Radnevo, 6260, "Тачо Даскалов", номер 2, ет.3</x:t>
   </x:si>
   <x:si>
     <x:t>Radnevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.005-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement and practical application of methods for the development of aquaculture, compatible with the specific needs of the environment in the dam. "Ovcharitsa" and the dam. "Byal Kladenets"</x:t>
   </x:si>
   <x:si>
     <x:t>206758979 OBEDINENI AKVAKULTURI LTD</x:t>
@@ -1238,51 +1299,51 @@
   <x:si>
     <x:t>Infrastructure improvement and modernization of Varna Fishing Port</x:t>
   </x:si>
   <x:si>
     <x:t>000159508 VIDIN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, пл. "БДИНЦИ" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Vidin (BG311)</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0034</x:t>
   </x:si>
   <x:si>
     <x:t>Preparatory actions for the creation of a Local Initiative Fishing Group Vidin - Novo selo - Bregovo</x:t>
   </x:si>
   <x:si>
     <x:t>000776242 obshtina ELIN PELIN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Elin Pelin, 2100, пл. НЕЗАВИСИМОСТ, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Botevgrad,Elin Pelin,Svoge</x:t>
+    <x:t>Svoge,Elin Pelin,Botevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Preparatory actions for elaboration of CLLD on the territory of municipalities Botevgrad-Elin Pelin-Svoge</x:t>
   </x:si>
   <x:si>
     <x:t>000590540 OBSHTINA KOTEL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kotel, 8970, пл. ВЪЗРАЖДАНЕ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Sliven (BG342)</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Preparatory activities for the establishment of FLAG "Kotel, Sliven, Nova Zagora and Tvarditsa"</x:t>
   </x:si>
   <x:si>
     <x:t>000235920 Kardzhali Municipality</x:t>
   </x:si>
@@ -1307,114 +1368,114 @@
   <x:si>
     <x:t>BG14MFPR001-3.001-0033</x:t>
   </x:si>
   <x:si>
     <x:t>Preparatory actions for preparation of CLLD on the territory of Lom and Brusartsi</x:t>
   </x:si>
   <x:si>
     <x:t>000320872 MONTANA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Montana, 3400, ул. ИЗВОРА, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building and preparatory actions to support the development and future implementation of a strategy for Community-Led Local Development in Montana-Ruzhintsi-Dimovo</x:t>
   </x:si>
   <x:si>
     <x:t>000413885 OBSHTINA NIKOPOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nikopol, 5940, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ, номер 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Belene,Gulyantsi,Nikopol</x:t>
+    <x:t>Nikopol,Belene,Gulyantsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building and preparatory actions to support the development and future implementation of a strategy for Community-led local development in the territory of the municipalities of Nikopol, Belene and Gulyantsi</x:t>
   </x:si>
   <x:si>
     <x:t>000057179 Pomorie Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pomorie, 8200, ул. Солна № 5</x:t>
   </x:si>
   <x:si>
     <x:t>Aheloy</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.004-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the infrastructure of the marina in Aheloy, Pomorie municipality, with the aim of facilitating the unloading and storage of unwanted catch</x:t>
   </x:si>
   <x:si>
     <x:t>Pomorie</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.004-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the infrastructure of the fishing port of Pomorie to facilitate the landing and storage of unwanted catches</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pomorie, 8200, ул. Солна №5</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.004-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the infrastructure of the marina in Aheloy, Pomorie municipality, with the aim of facilitating the unloading and storage of unwanted catch-Stage II</x:t>
   </x:si>
   <x:si>
     <x:t>000093638 OBSHTINA PROVADIYA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Provadia, 9200, ул. ДУНАВ, номер 39</x:t>
   </x:si>
   <x:si>
-    <x:t>Dalgopol,Provadia,Vetrino</x:t>
+    <x:t>Provadia,Vetrino,Dalgopol</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Preparatory actions for preparation of CLLD on the territory of municipalities of Provadiya, Vetrino and Dalgopol</x:t>
   </x:si>
   <x:si>
     <x:t>000472200 OBSHTINA RODOPI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, ул. СОФРОНИЙ ВРАЧАНСКИ, номер 1А</x:t>
   </x:si>
   <x:si>
-    <x:t>Perushtitsa,Rodopi,Stamboliyski</x:t>
+    <x:t>Rodopi,Perushtitsa,Stamboliyski</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Preparatory actions for preparation of CLLD on the territory of municipalities of Rodopi, Peruštitsa and Stamboliyski</x:t>
   </x:si>
   <x:si>
     <x:t>000530632 OBSHTINA RUSE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, пл. СВОБОДА, номер 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Preparatory activities for the creation of a Local Fishery Initiative Group /MIRG/ Municipality of Ruse- Municipality of Ivanovo- Municipality of Borovo and for the development of a Strategy for community-led local development for the period 2021-2027.</x:t>
   </x:si>
   <x:si>
     <x:t>000024955 OBSHTINA SANDANSKI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, бул. СВОБОДА, номер 14</x:t>
   </x:si>
@@ -1424,135 +1485,135 @@
   <x:si>
     <x:t>BG14MFPR001-3.001-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Preparatory actions for preparation of CLLD on the territory of Sandanski, Petrich, Strumyani.</x:t>
   </x:si>
   <x:si>
     <x:t>000133965 Svishtov Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, ул. "ЦАНКО ЦЕРКОВСКИ" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building and preparatory actions to support the development and future implementation of strategy for Community-Led Local Development on the territory of Svishtov Municipality and Tsenovo Municipality.</x:t>
   </x:si>
   <x:si>
     <x:t>000565544 OBSHTINA SITOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sitovo, 7583, ул. ТРЕТИ МАРТ, номер 72</x:t>
   </x:si>
   <x:si>
-    <x:t>Silistra,Sitovo</x:t>
+    <x:t>Sitovo,Silistra</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building and preparatory actions to support the development and future implementation of a strategy for Community-Led Local Development in the municipalities of Sitovo and Silistra</x:t>
   </x:si>
   <x:si>
     <x:t>000776517 obshtina SLIVNITSA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Slivnitsa, 2200, пл. СЪЕДИНЕНИЕ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building and preparatory activities for the establishment of a Local Fishery Initiative Group Slivnitsa, Kostinbrod, Breznik and development of a strategy for community-led local development for the territory of the three municipalities.</x:t>
   </x:si>
   <x:si>
     <x:t>000057236 Municipality of Sozopol</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sozopol, 8130, пл. Хан Крум 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Sozopol</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG14MFPR001-1.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Repair and Rehabilitation of Existing Port Infrastructure in the Town of Chernomorets, Sozopol Municipality." - First Stage</x:t>
   </x:si>
   <x:si>
     <x:t>Chernomorets</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.004-0010</x:t>
   </x:si>
   <x:si>
     <x:t>"Repair and Rehabilitation of Existing Port Infrastructure in the Town of Chernomorets, Sozopol Municipality." - Second Stage</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.004-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Additional equipment for the fishing boathouse at the port in Sozopol</x:t>
   </x:si>
   <x:si>
     <x:t>000093684 Suvorovo municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Suvorovo, 9170, пл. НЕЗАВИСИМОСТ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Suvorovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Preparatory actions for preparation of CLLD on the territory of Suvorovo municipality, Devnya municipality and Valchi dol municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000970457 TUNDZHA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, пл. ОСВОБОЖДЕНИЕ, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Straldzha,Tundzha</x:t>
+    <x:t>Tundzha,Straldzha</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building and preparatory actions to support the establishment of the FLAG , the development and future implementation of  Community-Led Local Development Strategy on the territory of the fishing area, including the municipalities of Tundzha and Straldzha.</x:t>
   </x:si>
   <x:si>
     <x:t>000025014 OBSHTINA HADZHIDIMOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hadzhidimovo, 2933, пл. "Димо Хаджидимов" 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hadzhidimovo,Garmen,Bansko,Razlog</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Capacity building and preparatory actions to support the development and future implementation of a
 strategy for Community-led local development in the territory of the municipalities of Hadzhidimovo, Garmen, Bansko and Razlog. 
 </x:t>
   </x:si>
   <x:si>
     <x:t>000057097 Tsarevo municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tsarevo, 8260, ул. "Хан Аспарух" 36</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.004-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Public works and modernization of the Port of "Michurin" in the town of Tsarevo</x:t>
   </x:si>
   <x:si>
     <x:t>203992635 ODESOS Ltd</x:t>
   </x:si>
   <x:si>
@@ -1580,146 +1641,180 @@
     <x:t>BG14MFPR001-2.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Improving competitiveness and resource efficiency in aquaculture production</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Introduction of high-tech solutions in aquaculture production</x:t>
   </x:si>
   <x:si>
     <x:t>202659909 RIBYTO, Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, р-н Одесос
 бул./ул. ул.Хан Прeсиян № 14, ет. 4, ап. 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Permanent cessation of fishing activities of the fishing vessel VN 7180 "SIGMA"</x:t>
   </x:si>
   <x:si>
+    <x:t>131015001 "ASSOCIATION OF THE FISH PRODUCTS PRODUCERS BG FISH"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private benefit association</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул. ВИТОША № 31-33 ет.6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stimulating the sale of bulgarian fish and fish products</x:t>
+  </x:si>
+  <x:si>
     <x:t>176007831 FLAG „High Western Rhodopes: Batak - Devin - Dospat"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dospat, 4831, ул. ОРФЕЙ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Batak,Devin,Dospat</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy for Community-Led Local Development of the Local Fishery Initiative Group "High Western Rhodopes: Batak-Devin-Dospat"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">177223465 Fisheries Local Action Group Samokov-Belitsa-Sarnitsa
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, ул. Македония 34</x:t>
   </x:si>
   <x:si>
-    <x:t>Belitsa,Samokov,Sarnitsa</x:t>
+    <x:t>Samokov,Belitsa,Sarnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>CLLD Strategy of the Samokov - Belitsa - Sarnitsa FLAG</x:t>
   </x:si>
   <x:si>
     <x:t>208089088 Non-profit association "Local initiative fishing group Kotel, Sliven, Nova Zagora and Tvarditsa""</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kotel, 8970, Професор Павлов № 30</x:t>
   </x:si>
   <x:si>
-    <x:t>Kotel,Nova Zagora,Sliven,Tvarditsa</x:t>
+    <x:t>Kotel,Sliven,Nova Zagora,Tvarditsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of the Strategy for Community-Led Local Development of the FLAGs Kotel, Sliven, Nova Zagora and Tvarditsa</x:t>
   </x:si>
   <x:si>
     <x:t>176015664 „Fisheries Local Action Group (FLAG) PRIMORSKO –TZAREVO“</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Primorsko, 8180, ул. "Ропотамо" № 50, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Implementation of a CLLD strategy „Fisheries Local Action Group (FLAG) PRIMORSKO –TZAREVO“
 </x:t>
   </x:si>
   <x:si>
     <x:t>175996043 Non - profit association "Fisheries Local Action group Glavinitsa -Tutrakan-Slivo pole"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tutrakan, 7600, ул.Трансмариска № 31</x:t>
   </x:si>
   <x:si>
-    <x:t>Glavinitsa,Slivo Pole,Tutrakan</x:t>
+    <x:t>Tutrakan,Glavinitsa,Slivo Pole</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building and preparatory actions to support the development and future implementation of a strategy for Community-Led Local Development on the territory of the  "Glavinitsa-Tutrakan-Slivo pole" Fisheries Local Action Group</x:t>
   </x:si>
   <x:si>
     <x:t>205115834 „SEA VIEW- VI” Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, ул. „Народни будители”, номер 97</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Final suspension of fishing activities with motor boat marked VN7077</x:t>
   </x:si>
   <x:si>
     <x:t>177226657 NGO Local Fishery Action Group (FLAG) Varna-Beloslav-Aksakovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, ул. Преслав 30</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a CLLD strategy in the "Local Fisheries Action Group (FLAG) Varna - Beloslav - Akasakovo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204917240 Standart hunt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Single-member joint stock company – SMJSC (EAD)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, гр. София, р-н Средец, ул. Алабин, 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Increasing the competitiveness of the "Kormisosh" trout farm</x:t>
   </x:si>
   <x:si>
     <x:t>205809506 STEMAR - 2019</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aydemir, 7538, ул. СОФИЯ № 23</x:t>
   </x:si>
   <x:si>
     <x:t>Aydemir</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.001-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Workshop for processing fishing and aquaculture products.</x:t>
   </x:si>
   <x:si>
     <x:t>200149398 STOYANOVI GROUP LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Roza, 8630, ул. Христо Ботев 9</x:t>
   </x:si>
   <x:si>
     <x:t>Krumovo</x:t>
   </x:si>
@@ -1821,93 +1916,99 @@
   <x:si>
     <x:t>119601578 Fishcom Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sliven, 8000, бул. СТЕФАН КАРАДЖА, номер 19</x:t>
   </x:si>
   <x:si>
     <x:t>Venets</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.005-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sliven, 8800, бул. СТЕФАН КАРАДЖА, номер 19</x:t>
   </x:si>
   <x:si>
     <x:t>Sliven</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of an innovative fish factory</x:t>
   </x:si>
   <x:si>
+    <x:t>119601578 FISHCOM LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sliven, 8000, бул. Стефан Караджа, № 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.008-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Decarbonization of processing processes</x:t>
+  </x:si>
+  <x:si>
     <x:t>203740812 Fund manager of financial instruments in Bulgaria</x:t>
   </x:si>
   <x:si>
-    <x:t>Single-member joint stock company – SMJSC (EAD)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Кърниградска" № 19, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.012-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Financial agreement</x:t>
   </x:si>
   <x:si>
     <x:t>202295494 FT AGROTUR</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Искър № 54, ет. 1, ап. оф.3</x:t>
   </x:si>
   <x:si>
     <x:t>Strelcha</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.005-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Compensation and foregone income related to the farming of aquaculture species providing ecological services at the “Kalavashtitsa” fish farm, located in the land area of Strelcha Municipality, town of Strelcha, Pazardzhik Region.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Strelcha, 4530, ул. Черковна, номер 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of the fish farming site "Kalavashitsa", located on the land of the Strelcha municipality , Strelcha, region Pazardzhik</x:t>
   </x:si>
   <x:si>
     <x:t>103582877 Black sea sunrise fisheries association</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Private benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, Южна промишлена зона, административната сграда на "Север-Експорт" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Financing of the Plan for the production and marketing of the main fisheries products produced by the members of the Black Sea Sunrise Association</x:t>
   </x:si>
   <x:si>
     <x:t>205958756 South Export 2020 LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pomorie, 8200, ул. Иван Вазов № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.003-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Final suspension of fishing activities of fishing vessel BS 129</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
@@ -2339,51 +2440,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O164"/>
+  <x:dimension ref="A1:O171"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -2607,6421 +2708,6750 @@
       </x:c>
       <x:c r="M22" s="4">
         <x:v>127986</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="F23" s="3" t="s">
+      <x:c r="G23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="G23" s="3" t="s">
+      <x:c r="H23" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="H23" s="3" t="s">
+      <x:c r="I23" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="I23" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J23" s="4">
-        <x:v>28926.61</x:v>
+        <x:v>2045150.63</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>28926.61</x:v>
+        <x:v>1022575.32</x:v>
       </x:c>
       <x:c r="L23" s="4">
-        <x:v>0</x:v>
+        <x:v>1022575.31</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>28926.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>33436.61</x:v>
+        <x:v>194681</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>33436.61</x:v>
+        <x:v>116808.6</x:v>
       </x:c>
       <x:c r="L24" s="4">
-        <x:v>0</x:v>
+        <x:v>77872.4</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>33436.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>3</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>194085.87</x:v>
+        <x:v>28926.61</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>116451.52</x:v>
+        <x:v>28926.61</x:v>
       </x:c>
       <x:c r="L25" s="4">
-        <x:v>77634.35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>0</x:v>
+        <x:v>28926.61</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>18</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="G26" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J26" s="4">
+        <x:v>33436.61</x:v>
+      </x:c>
+      <x:c r="K26" s="4">
+        <x:v>33436.61</x:v>
+      </x:c>
+      <x:c r="L26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M26" s="4">
+        <x:v>33436.61</x:v>
+      </x:c>
+      <x:c r="N26" s="5">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="O26" s="3" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>830112.67</x:v>
+        <x:v>194085.85</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>415056.33</x:v>
+        <x:v>116451.51</x:v>
       </x:c>
       <x:c r="L27" s="4">
-        <x:v>415056.34</x:v>
+        <x:v>77634.34</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>138727.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N27" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J28" s="4">
-        <x:v>2961.66</x:v>
+        <x:v>1194605.87</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>2961.66</x:v>
+        <x:v>597302.93</x:v>
       </x:c>
       <x:c r="L28" s="4">
-        <x:v>0</x:v>
+        <x:v>597302.94</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>2961.66</x:v>
+        <x:v>231558.98</x:v>
       </x:c>
       <x:c r="N28" s="5">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>665833.18</x:v>
+        <x:v>830112.67</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>332916.59</x:v>
+        <x:v>415056.33</x:v>
       </x:c>
       <x:c r="L29" s="4">
-        <x:v>332916.59</x:v>
+        <x:v>415056.34</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>260893.8</x:v>
+        <x:v>138727.6</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>35101.82</x:v>
+        <x:v>2961.66</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>17550.91</x:v>
+        <x:v>2961.66</x:v>
       </x:c>
       <x:c r="L30" s="4">
-        <x:v>17550.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>0</x:v>
+        <x:v>2961.66</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>224435.5</x:v>
+        <x:v>665833.18</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>134661.31</x:v>
+        <x:v>332916.59</x:v>
       </x:c>
       <x:c r="L31" s="4">
-        <x:v>89774.19</x:v>
+        <x:v>332916.59</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>0</x:v>
+        <x:v>260893.8</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G32" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="G32" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>219055.57</x:v>
+        <x:v>35101.82</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>109527.79</x:v>
+        <x:v>17550.91</x:v>
       </x:c>
       <x:c r="L32" s="4">
-        <x:v>109527.78</x:v>
+        <x:v>17550.91</x:v>
       </x:c>
       <x:c r="M32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>211475.96</x:v>
+        <x:v>224435.5</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>126885.57</x:v>
+        <x:v>134661.3</x:v>
       </x:c>
       <x:c r="L33" s="4">
-        <x:v>84590.39</x:v>
+        <x:v>89774.2</x:v>
       </x:c>
       <x:c r="M33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>37649.82</x:v>
+        <x:v>219055.57</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>37649.82</x:v>
+        <x:v>109527.79</x:v>
       </x:c>
       <x:c r="L34" s="4">
-        <x:v>0</x:v>
+        <x:v>109527.78</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>37649.82</x:v>
+        <x:v>58785.98</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>92226.12</x:v>
+        <x:v>211475.94</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>92226.12</x:v>
+        <x:v>126885.56</x:v>
       </x:c>
       <x:c r="L35" s="4">
-        <x:v>0</x:v>
+        <x:v>84590.38</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>92226.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G36" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="G36" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>1062348.96</x:v>
+        <x:v>37649.82</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>531174.48</x:v>
+        <x:v>37649.82</x:v>
       </x:c>
       <x:c r="L36" s="4">
-        <x:v>531174.48</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>140605.27</x:v>
+        <x:v>37649.82</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>20287.74</x:v>
+        <x:v>92226.12</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>20287.74</x:v>
+        <x:v>92226.12</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>20287.74</x:v>
+        <x:v>92226.12</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>16217.75</x:v>
+        <x:v>1062348.96</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>16217.75</x:v>
+        <x:v>531174.48</x:v>
       </x:c>
       <x:c r="L38" s="4">
-        <x:v>0</x:v>
+        <x:v>531174.48</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>16217.74</x:v>
+        <x:v>140605.27</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>39005.84</x:v>
+        <x:v>20287.74</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>39005.84</x:v>
+        <x:v>20287.74</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>7801.16</x:v>
+        <x:v>20287.74</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>48</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>108281.25</x:v>
+        <x:v>16217.75</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>108281.25</x:v>
+        <x:v>16217.75</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>0</x:v>
+        <x:v>16217.74</x:v>
       </x:c>
       <x:c r="N40" s="5">
-        <x:v>12</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>644230.79</x:v>
+        <x:v>39005.84</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>322115.39</x:v>
+        <x:v>39005.84</x:v>
       </x:c>
       <x:c r="L41" s="4">
-        <x:v>322115.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>322115.39</x:v>
+        <x:v>7801.16</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>12</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D42" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E42" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F42" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D42" s="3" t="s">
+      <x:c r="G42" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E42" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F42" s="3" t="s">
+      <x:c r="H42" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="G42" s="3" t="s">
+      <x:c r="I42" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="H42" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J42" s="4">
-        <x:v>47513.59</x:v>
+        <x:v>105085.55</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>47513.59</x:v>
+        <x:v>105085.55</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>0</x:v>
+        <x:v>36945.29</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>36</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="G43" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="G43" s="3" t="s">
+      <x:c r="H43" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="H43" s="3" t="s">
+      <x:c r="I43" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="I43" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J43" s="4">
-        <x:v>21227.96</x:v>
+        <x:v>644230.79</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>21227.96</x:v>
+        <x:v>322115.39</x:v>
       </x:c>
       <x:c r="L43" s="4">
-        <x:v>0</x:v>
+        <x:v>322115.4</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>3537.99</x:v>
+        <x:v>322115.39</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>60</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C44" s="3" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>1284638.75</x:v>
+        <x:v>47513.59</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>1284638.75</x:v>
+        <x:v>47513.59</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>549516.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>468324.88</x:v>
+        <x:v>21227.96</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>468324.88</x:v>
+        <x:v>21227.96</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>194105.1</x:v>
+        <x:v>3537.99</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H46" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="H46" s="3" t="s">
+      <x:c r="I46" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="I46" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J46" s="4">
-        <x:v>22855.91</x:v>
+        <x:v>1284638.75</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>22855.91</x:v>
+        <x:v>1284638.75</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>4571.18</x:v>
+        <x:v>549516.39</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D47" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C47" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D47" s="3" t="s">
+      <x:c r="E47" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F47" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E47" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F47" s="3" t="s">
+      <x:c r="G47" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H47" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="G47" s="3" t="s">
+      <x:c r="I47" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="H47" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J47" s="4">
-        <x:v>124460.48</x:v>
+        <x:v>468324.88</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>124460.48</x:v>
+        <x:v>468324.88</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>124460.48</x:v>
+        <x:v>194105.1</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>3</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C48" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D48" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E48" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F48" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="G48" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C48" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F48" s="3" t="s">
+      <x:c r="H48" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="G48" s="3" t="s">
+      <x:c r="I48" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="H48" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J48" s="4">
-        <x:v>1901498</x:v>
+        <x:v>2049892.73</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>950749</x:v>
+        <x:v>1022486.49</x:v>
       </x:c>
       <x:c r="L48" s="4">
-        <x:v>950749</x:v>
+        <x:v>1027406.24</x:v>
       </x:c>
       <x:c r="M48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D49" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C49" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D49" s="3" t="s">
+      <x:c r="E49" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F49" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E49" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F49" s="3" t="s">
+      <x:c r="G49" s="3" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>2044847.5</x:v>
+        <x:v>22855.91</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>1022423.74</x:v>
+        <x:v>22855.91</x:v>
       </x:c>
       <x:c r="L49" s="4">
-        <x:v>1022423.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>127620.3</x:v>
+        <x:v>4571.18</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>85037.42</x:v>
+        <x:v>124460.48</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>85037.42</x:v>
+        <x:v>124460.48</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>85037.42</x:v>
+        <x:v>124460.48</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>690945.52</x:v>
+        <x:v>1901498</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>345472.76</x:v>
+        <x:v>950749</x:v>
       </x:c>
       <x:c r="L51" s="4">
-        <x:v>345472.76</x:v>
+        <x:v>950749</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>99944.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>1315325.58</x:v>
+        <x:v>2044847.5</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>1315325.58</x:v>
+        <x:v>1022423.74</x:v>
       </x:c>
       <x:c r="L52" s="4">
-        <x:v>0</x:v>
+        <x:v>1022423.76</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>122674.39</x:v>
+        <x:v>127620.3</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>562160.24</x:v>
+        <x:v>85037.42</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>562160.24</x:v>
+        <x:v>85037.42</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>206348.23</x:v>
+        <x:v>85037.42</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>36</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>593216.21</x:v>
+        <x:v>690945.52</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>593216.21</x:v>
+        <x:v>345472.76</x:v>
       </x:c>
       <x:c r="L54" s="4">
-        <x:v>0</x:v>
+        <x:v>345472.76</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>0</x:v>
+        <x:v>99944.84</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>955815.2</x:v>
+        <x:v>1315325.58</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>955815.2</x:v>
+        <x:v>1315325.58</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>227878.19</x:v>
+        <x:v>122674.39</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C56" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D56" s="3" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>1022252.74</x:v>
+        <x:v>562160.24</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>1022252.74</x:v>
+        <x:v>562160.24</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>1022252.75</x:v>
+        <x:v>206348.23</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>129330.25</x:v>
+        <x:v>593216.21</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>129330.25</x:v>
+        <x:v>593216.21</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>48347.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>36</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>559888.13</x:v>
+        <x:v>955815.2</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>559888.13</x:v>
+        <x:v>955815.2</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>416723.34</x:v>
+        <x:v>227878.19</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C59" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D59" s="3" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>688010.71</x:v>
+        <x:v>1022252.74</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>688010.71</x:v>
+        <x:v>1022252.74</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>508510.46</x:v>
+        <x:v>1022252.75</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C60" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D60" s="3" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>35528.64</x:v>
+        <x:v>129330.25</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>35528.64</x:v>
+        <x:v>129330.25</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>35528.64</x:v>
+        <x:v>48347.76</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C61" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D61" s="3" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>166475.54</x:v>
+        <x:v>559888.13</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>166475.54</x:v>
+        <x:v>559888.13</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>0</x:v>
+        <x:v>416723.34</x:v>
       </x:c>
       <x:c r="N61" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C62" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D62" s="3" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>2169723.59</x:v>
+        <x:v>688010.71</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>2169723.59</x:v>
+        <x:v>688010.71</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>0</x:v>
+        <x:v>508510.46</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>1009669.56</x:v>
+        <x:v>35528.64</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>1009669.56</x:v>
+        <x:v>35528.64</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>753439.72</x:v>
+        <x:v>35528.64</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C64" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D64" s="3" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>1140740.35</x:v>
+        <x:v>166475.54</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>1140740.35</x:v>
+        <x:v>166475.54</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>791634.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>99652.17</x:v>
+        <x:v>2169723.59</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>99652.17</x:v>
+        <x:v>2169723.59</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>19930.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>256920.32</x:v>
+        <x:v>1009669.56</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>128460.16</x:v>
+        <x:v>1009669.56</x:v>
       </x:c>
       <x:c r="L66" s="4">
-        <x:v>128460.16</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>39375</x:v>
+        <x:v>753439.72</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>12</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>201074.78</x:v>
+        <x:v>1140740.35</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>100537.39</x:v>
+        <x:v>1140740.35</x:v>
       </x:c>
       <x:c r="L67" s="4">
-        <x:v>100537.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>39461.35</x:v>
+        <x:v>791634.62</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>12</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>271935.7</x:v>
+        <x:v>178860.75</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>135967.85</x:v>
+        <x:v>107316.45</x:v>
       </x:c>
       <x:c r="L68" s="4">
-        <x:v>135967.85</x:v>
+        <x:v>71544.3</x:v>
       </x:c>
       <x:c r="M68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N68" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>6838.38</x:v>
+        <x:v>99652.17</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>6838.38</x:v>
+        <x:v>99652.17</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>6838.38</x:v>
+        <x:v>39860.86</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>3</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>446949.54</x:v>
+        <x:v>256920.32</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>374966.18</x:v>
+        <x:v>128460.17</x:v>
       </x:c>
       <x:c r="L70" s="4">
-        <x:v>71983.36</x:v>
+        <x:v>128460.15</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>0</x:v>
+        <x:v>39375</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>49</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>11316.9</x:v>
+        <x:v>201074.77</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>11316.9</x:v>
+        <x:v>100537.39</x:v>
       </x:c>
       <x:c r="L71" s="4">
-        <x:v>0</x:v>
+        <x:v>100537.38</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>11316.94</x:v>
+        <x:v>39461.35</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>271935.7</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>135967.85</x:v>
       </x:c>
       <x:c r="L72" s="4">
-        <x:v>0</x:v>
+        <x:v>135967.85</x:v>
       </x:c>
       <x:c r="M72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>49</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>499690.98</x:v>
+        <x:v>6838.38</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>499690.98</x:v>
+        <x:v>6838.38</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>0</x:v>
+        <x:v>6838.38</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>374948.71</x:v>
+        <x:v>446949.54</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>374948.71</x:v>
+        <x:v>374966.18</x:v>
       </x:c>
       <x:c r="L74" s="4">
-        <x:v>0</x:v>
+        <x:v>71983.36</x:v>
       </x:c>
       <x:c r="M74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N74" s="5">
         <x:v>49</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>365473.86</x:v>
+        <x:v>11316.9</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>354736.73</x:v>
+        <x:v>11316.9</x:v>
       </x:c>
       <x:c r="L75" s="4">
-        <x:v>10737.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>0</x:v>
+        <x:v>11316.94</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>8180.68</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>8180.68</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>8180.67</x:v>
+        <x:v>68916.1</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>3</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>498577.92</x:v>
+        <x:v>499690.98</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>498577.92</x:v>
+        <x:v>499690.98</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N77" s="5">
         <x:v>49</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J78" s="4">
-        <x:v>11100.65</x:v>
+        <x:v>374948.71</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>11100.65</x:v>
+        <x:v>374948.71</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>11100.66</x:v>
+        <x:v>51119.04</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>3</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>374990.62</x:v>
+        <x:v>365473.86</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>374990.62</x:v>
+        <x:v>354736.73</x:v>
       </x:c>
       <x:c r="L79" s="4">
-        <x:v>0</x:v>
+        <x:v>10737.13</x:v>
       </x:c>
       <x:c r="M79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>49</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="G80" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="G80" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H80" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J80" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>8180.68</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>8180.68</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>0</x:v>
+        <x:v>8180.67</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J81" s="4">
-        <x:v>12370.7</x:v>
+        <x:v>498577.92</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>12370.7</x:v>
+        <x:v>498577.92</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
-        <x:v>12370.71</x:v>
+        <x:v>88120.03</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>3</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J82" s="4">
-        <x:v>12702.86</x:v>
+        <x:v>11100.65</x:v>
       </x:c>
       <x:c r="K82" s="4">
-        <x:v>12702.86</x:v>
+        <x:v>11100.65</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
-        <x:v>12702.86</x:v>
+        <x:v>11100.66</x:v>
       </x:c>
       <x:c r="N82" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J83" s="4">
-        <x:v>374883.11</x:v>
+        <x:v>374990.62</x:v>
       </x:c>
       <x:c r="K83" s="4">
-        <x:v>374883.11</x:v>
+        <x:v>374990.62</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
-        <x:v>53303.78</x:v>
+        <x:v>73283.18</x:v>
       </x:c>
       <x:c r="N83" s="5">
         <x:v>49</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J84" s="4">
-        <x:v>11585.87</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>11585.87</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>11585.87</x:v>
+        <x:v>66111.19</x:v>
       </x:c>
       <x:c r="N84" s="5">
-        <x:v>3</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J85" s="4">
-        <x:v>11744.89</x:v>
+        <x:v>12370.7</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>11744.89</x:v>
+        <x:v>12370.7</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>11744.89</x:v>
+        <x:v>12370.71</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J86" s="4">
-        <x:v>11717.27</x:v>
+        <x:v>12702.86</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>11717.27</x:v>
+        <x:v>12702.86</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>11717.28</x:v>
+        <x:v>12702.86</x:v>
       </x:c>
       <x:c r="N86" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="J87" s="4">
-        <x:v>499519.39</x:v>
+        <x:v>374883.11</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>499519.39</x:v>
+        <x:v>374883.11</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>0</x:v>
+        <x:v>53303.78</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="J88" s="4">
-        <x:v>10433.33</x:v>
+        <x:v>11585.87</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>10433.33</x:v>
+        <x:v>11585.87</x:v>
       </x:c>
       <x:c r="L88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>10433.31</x:v>
+        <x:v>11585.87</x:v>
       </x:c>
       <x:c r="N88" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="J89" s="4">
-        <x:v>414892.76</x:v>
+        <x:v>11744.89</x:v>
       </x:c>
       <x:c r="K89" s="4">
-        <x:v>414892.76</x:v>
+        <x:v>11744.89</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
-        <x:v>0</x:v>
+        <x:v>11744.89</x:v>
       </x:c>
       <x:c r="N89" s="5">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J90" s="4">
-        <x:v>499891.15</x:v>
+        <x:v>11717.27</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>499891.15</x:v>
+        <x:v>11717.27</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>88174.96</x:v>
+        <x:v>11717.28</x:v>
       </x:c>
       <x:c r="N90" s="5">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J91" s="4">
-        <x:v>509450.73</x:v>
+        <x:v>499519.39</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>509450.73</x:v>
+        <x:v>499519.39</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>406688.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N91" s="5">
-        <x:v>12</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J92" s="4">
-        <x:v>4918185.93</x:v>
+        <x:v>10433.33</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>4918185.93</x:v>
+        <x:v>10433.33</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>2266075.98</x:v>
+        <x:v>10433.31</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>36</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J93" s="4">
-        <x:v>9686.49</x:v>
+        <x:v>414892.76</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>9686.49</x:v>
+        <x:v>414892.76</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>9686.51</x:v>
+        <x:v>46000</x:v>
       </x:c>
       <x:c r="N93" s="5">
-        <x:v>3</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J94" s="4">
-        <x:v>156641.26</x:v>
+        <x:v>499891.15</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>78320.63</x:v>
+        <x:v>499891.15</x:v>
       </x:c>
       <x:c r="L94" s="4">
-        <x:v>78320.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>61669.64</x:v>
+        <x:v>95799.91</x:v>
       </x:c>
       <x:c r="N94" s="5">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>153234.18</x:v>
+        <x:v>509450.73</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>153234.18</x:v>
+        <x:v>509450.73</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
-        <x:v>25539.03</x:v>
+        <x:v>406688.11</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>60</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J96" s="4">
-        <x:v>174827.88</x:v>
+        <x:v>4918185.93</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>87413.94</x:v>
+        <x:v>4918185.93</x:v>
       </x:c>
       <x:c r="L96" s="4">
-        <x:v>87413.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>0</x:v>
+        <x:v>2266075.98</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>12</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="J97" s="4">
-        <x:v>748676.6</x:v>
+        <x:v>9686.49</x:v>
       </x:c>
       <x:c r="K97" s="4">
-        <x:v>374338.3</x:v>
+        <x:v>9686.49</x:v>
       </x:c>
       <x:c r="L97" s="4">
-        <x:v>374338.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>139714</x:v>
+        <x:v>9686.51</x:v>
       </x:c>
       <x:c r="N97" s="5">
-        <x:v>15</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J98" s="4">
-        <x:v>12892.2</x:v>
+        <x:v>156641.26</x:v>
       </x:c>
       <x:c r="K98" s="4">
-        <x:v>12892.2</x:v>
+        <x:v>78320.63</x:v>
       </x:c>
       <x:c r="L98" s="4">
-        <x:v>0</x:v>
+        <x:v>78320.63</x:v>
       </x:c>
       <x:c r="M98" s="4">
-        <x:v>12892.22</x:v>
+        <x:v>61669.64</x:v>
       </x:c>
       <x:c r="N98" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J99" s="4">
-        <x:v>13876.44</x:v>
+        <x:v>153234.18</x:v>
       </x:c>
       <x:c r="K99" s="4">
-        <x:v>13876.44</x:v>
+        <x:v>153234.18</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
-        <x:v>13876.47</x:v>
+        <x:v>25539.03</x:v>
       </x:c>
       <x:c r="N99" s="5">
-        <x:v>3</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J100" s="4">
-        <x:v>5438.3</x:v>
+        <x:v>174827.88</x:v>
       </x:c>
       <x:c r="K100" s="4">
-        <x:v>5438.3</x:v>
+        <x:v>87413.94</x:v>
       </x:c>
       <x:c r="L100" s="4">
-        <x:v>0</x:v>
+        <x:v>87413.94</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>5438.31</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N100" s="5">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>399292.17</x:v>
+        <x:v>748676.6</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>399292.17</x:v>
+        <x:v>374338.3</x:v>
       </x:c>
       <x:c r="L101" s="4">
-        <x:v>0</x:v>
+        <x:v>374338.3</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>0</x:v>
+        <x:v>139714</x:v>
       </x:c>
       <x:c r="N101" s="5">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>3764061.2</x:v>
+        <x:v>12892.2</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>3764061.2</x:v>
+        <x:v>12892.2</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>0</x:v>
+        <x:v>12892.22</x:v>
       </x:c>
       <x:c r="N102" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
-        <x:v>390</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
-        <x:v>391</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J103" s="4">
-        <x:v>431850.11</x:v>
+        <x:v>13876.44</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>431850.11</x:v>
+        <x:v>13876.44</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>0</x:v>
+        <x:v>13876.47</x:v>
       </x:c>
       <x:c r="N103" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J104" s="4">
-        <x:v>559642.74</x:v>
+        <x:v>5438.3</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>559642.74</x:v>
+        <x:v>5438.3</x:v>
       </x:c>
       <x:c r="L104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>76489.27</x:v>
+        <x:v>5438.31</x:v>
       </x:c>
       <x:c r="N104" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J105" s="4">
-        <x:v>1327242.83</x:v>
+        <x:v>399292.17</x:v>
       </x:c>
       <x:c r="K105" s="4">
-        <x:v>1327242.83</x:v>
+        <x:v>399292.17</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N105" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J106" s="4">
-        <x:v>11498.44</x:v>
+        <x:v>3764061.2</x:v>
       </x:c>
       <x:c r="K106" s="4">
-        <x:v>11498.44</x:v>
+        <x:v>3764061.2</x:v>
       </x:c>
       <x:c r="L106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N106" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J107" s="4">
-        <x:v>5755.11</x:v>
+        <x:v>431850.11</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>5755.11</x:v>
+        <x:v>431850.11</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>5755.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N107" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>15292.74</x:v>
+        <x:v>559642.74</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>15292.74</x:v>
+        <x:v>559642.74</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>15292.74</x:v>
+        <x:v>76489.27</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J109" s="4">
-        <x:v>12892.2</x:v>
+        <x:v>1327242.83</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>12892.2</x:v>
+        <x:v>1327242.83</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>12892.2</x:v>
+        <x:v>11498.44</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>12892.2</x:v>
+        <x:v>11498.44</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>12892.22</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N110" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>12395.39</x:v>
+        <x:v>5755.11</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>12395.39</x:v>
+        <x:v>5755.11</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>12395.42</x:v>
+        <x:v>5755.13</x:v>
       </x:c>
       <x:c r="N111" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="J112" s="4">
-        <x:v>12725.51</x:v>
+        <x:v>15292.74</x:v>
       </x:c>
       <x:c r="K112" s="4">
-        <x:v>12725.51</x:v>
+        <x:v>15292.74</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
-        <x:v>12725.54</x:v>
+        <x:v>15292.74</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>508776.01</x:v>
+        <x:v>12892.2</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>508776.01</x:v>
+        <x:v>12892.2</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>361521.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
-        <x:v>435</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J114" s="4">
-        <x:v>1471866.05</x:v>
+        <x:v>12892.2</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>1471866.05</x:v>
+        <x:v>12892.2</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>1025566.91</x:v>
+        <x:v>12892.22</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>436</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>509276.47</x:v>
+        <x:v>12395.39</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>509276.47</x:v>
+        <x:v>12395.39</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>0</x:v>
+        <x:v>12395.42</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
-        <x:v>446</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>4414.99</x:v>
+        <x:v>12725.51</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>4414.99</x:v>
+        <x:v>12725.51</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>4415.01</x:v>
+        <x:v>12725.54</x:v>
       </x:c>
       <x:c r="N116" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J117" s="4">
-        <x:v>12177.93</x:v>
+        <x:v>508776.01</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>12177.93</x:v>
+        <x:v>508776.01</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>12177.95</x:v>
+        <x:v>361521.58</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J118" s="4">
-        <x:v>14185.79</x:v>
+        <x:v>1471866.05</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>14185.79</x:v>
+        <x:v>1471866.05</x:v>
       </x:c>
       <x:c r="L118" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>14185.79</x:v>
+        <x:v>1025566.91</x:v>
       </x:c>
       <x:c r="N118" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>459</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>461</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J119" s="4">
-        <x:v>12568.3</x:v>
+        <x:v>509276.47</x:v>
       </x:c>
       <x:c r="K119" s="4">
-        <x:v>12568.3</x:v>
+        <x:v>509276.47</x:v>
       </x:c>
       <x:c r="L119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M119" s="4">
-        <x:v>12568.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N119" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="J120" s="4">
-        <x:v>11389.51</x:v>
+        <x:v>4414.99</x:v>
       </x:c>
       <x:c r="K120" s="4">
-        <x:v>11389.51</x:v>
+        <x:v>4414.99</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
-        <x:v>11389.54</x:v>
+        <x:v>4415.01</x:v>
       </x:c>
       <x:c r="N120" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J121" s="4">
-        <x:v>7839.12</x:v>
+        <x:v>12177.93</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>7839.12</x:v>
+        <x:v>12177.93</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>7839.13</x:v>
+        <x:v>12177.95</x:v>
       </x:c>
       <x:c r="N121" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>10424.71</x:v>
+        <x:v>14185.79</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>10424.71</x:v>
+        <x:v>14185.79</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>10424.73</x:v>
+        <x:v>14185.79</x:v>
       </x:c>
       <x:c r="N122" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="J123" s="4">
-        <x:v>647000.15</x:v>
+        <x:v>12568.3</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>647000.15</x:v>
+        <x:v>12568.3</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>0</x:v>
+        <x:v>12568.3</x:v>
       </x:c>
       <x:c r="N123" s="5">
-        <x:v>12</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>477</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>482</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>3198185.07</x:v>
+        <x:v>11389.51</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>3198185.07</x:v>
+        <x:v>11389.51</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>0</x:v>
+        <x:v>11389.54</x:v>
       </x:c>
       <x:c r="N124" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>477</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
-        <x:v>485</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
-        <x:v>486</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="J125" s="4">
-        <x:v>511267.25</x:v>
+        <x:v>7839.12</x:v>
       </x:c>
       <x:c r="K125" s="4">
-        <x:v>511267.25</x:v>
+        <x:v>7839.12</x:v>
       </x:c>
       <x:c r="L125" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M125" s="4">
-        <x:v>0</x:v>
+        <x:v>7839.13</x:v>
       </x:c>
       <x:c r="N125" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
-        <x:v>487</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
-        <x:v>488</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>489</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
-        <x:v>490</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
-        <x:v>491</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J126" s="4">
-        <x:v>12891.42</x:v>
+        <x:v>10424.71</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>12891.42</x:v>
+        <x:v>10424.71</x:v>
       </x:c>
       <x:c r="L126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>12891.44</x:v>
+        <x:v>10424.73</x:v>
       </x:c>
       <x:c r="N126" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
-        <x:v>492</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
-        <x:v>493</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
-        <x:v>496</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="J127" s="4">
-        <x:v>8581.52</x:v>
+        <x:v>647000.15</x:v>
       </x:c>
       <x:c r="K127" s="4">
-        <x:v>8581.52</x:v>
+        <x:v>647000.15</x:v>
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>8581.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N127" s="5">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J128" s="4">
-        <x:v>13002.14</x:v>
+        <x:v>3198185.07</x:v>
       </x:c>
       <x:c r="K128" s="4">
-        <x:v>13002.14</x:v>
+        <x:v>3198185.07</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M128" s="4">
-        <x:v>13002.15</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N128" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
-        <x:v>501</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
-        <x:v>502</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="J129" s="4">
-        <x:v>1639165.7</x:v>
+        <x:v>511267.25</x:v>
       </x:c>
       <x:c r="K129" s="4">
-        <x:v>1639165.7</x:v>
+        <x:v>511267.25</x:v>
       </x:c>
       <x:c r="L129" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M129" s="4">
-        <x:v>894855.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N129" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="J130" s="4">
-        <x:v>1093106.27</x:v>
+        <x:v>12891.42</x:v>
       </x:c>
       <x:c r="K130" s="4">
-        <x:v>546553.13</x:v>
+        <x:v>12891.42</x:v>
       </x:c>
       <x:c r="L130" s="4">
-        <x:v>546553.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M130" s="4">
-        <x:v>0</x:v>
+        <x:v>12891.44</x:v>
       </x:c>
       <x:c r="N130" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E131" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F131" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I131" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J131" s="4">
-        <x:v>548508.01</x:v>
+        <x:v>8581.52</x:v>
       </x:c>
       <x:c r="K131" s="4">
-        <x:v>329104.82</x:v>
+        <x:v>8581.52</x:v>
       </x:c>
       <x:c r="L131" s="4">
-        <x:v>219403.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M131" s="4">
-        <x:v>0</x:v>
+        <x:v>8581.52</x:v>
       </x:c>
       <x:c r="N131" s="5">
-        <x:v>12</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
-        <x:v>510</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I132" s="3" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="J132" s="4">
-        <x:v>531104.43</x:v>
+        <x:v>13002.14</x:v>
       </x:c>
       <x:c r="K132" s="4">
-        <x:v>318662.65</x:v>
+        <x:v>13002.14</x:v>
       </x:c>
       <x:c r="L132" s="4">
-        <x:v>212441.78</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M132" s="4">
-        <x:v>318662.66</x:v>
+        <x:v>13002.15</x:v>
       </x:c>
       <x:c r="N132" s="5">
-        <x:v>12</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H133" s="3" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="I133" s="3" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="J133" s="4">
-        <x:v>125288.71</x:v>
+        <x:v>1639165.7</x:v>
       </x:c>
       <x:c r="K133" s="4">
-        <x:v>125288.71</x:v>
+        <x:v>1639165.7</x:v>
       </x:c>
       <x:c r="L133" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M133" s="4">
-        <x:v>125288.71</x:v>
+        <x:v>894855.06</x:v>
       </x:c>
       <x:c r="N133" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
-        <x:v>523</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="J134" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>1093106.27</x:v>
       </x:c>
       <x:c r="K134" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>546553.13</x:v>
       </x:c>
       <x:c r="L134" s="4">
-        <x:v>0</x:v>
+        <x:v>546553.14</x:v>
       </x:c>
       <x:c r="M134" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N134" s="5">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H135" s="3" t="s">
-        <x:v>529</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I135" s="3" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J135" s="4">
-        <x:v>499966.88</x:v>
+        <x:v>548508</x:v>
       </x:c>
       <x:c r="K135" s="4">
-        <x:v>499966.88</x:v>
+        <x:v>329104.8</x:v>
       </x:c>
       <x:c r="L135" s="4">
-        <x:v>0</x:v>
+        <x:v>219403.2</x:v>
       </x:c>
       <x:c r="M135" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N135" s="5">
-        <x:v>49</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C136" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D136" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E136" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F136" s="3" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C136" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F136" s="3" t="s">
+      <x:c r="G136" s="3" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="G136" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H136" s="3" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="J136" s="4">
-        <x:v>499794.68</x:v>
+        <x:v>531104.44</x:v>
       </x:c>
       <x:c r="K136" s="4">
-        <x:v>241031.2</x:v>
+        <x:v>318662.66</x:v>
       </x:c>
       <x:c r="L136" s="4">
-        <x:v>258763.48</x:v>
+        <x:v>212441.78</x:v>
       </x:c>
       <x:c r="M136" s="4">
-        <x:v>0</x:v>
+        <x:v>318662.66</x:v>
       </x:c>
       <x:c r="N136" s="5">
-        <x:v>48</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="J137" s="4">
-        <x:v>384903.61</x:v>
+        <x:v>125288.71</x:v>
       </x:c>
       <x:c r="K137" s="4">
-        <x:v>374933.41</x:v>
+        <x:v>125288.71</x:v>
       </x:c>
       <x:c r="L137" s="4">
-        <x:v>9970.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>0</x:v>
+        <x:v>125288.71</x:v>
       </x:c>
       <x:c r="N137" s="5">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>10637.48</x:v>
+        <x:v>115121.07</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>10637.48</x:v>
+        <x:v>86340.8</x:v>
       </x:c>
       <x:c r="L138" s="4">
-        <x:v>0</x:v>
+        <x:v>28780.27</x:v>
       </x:c>
       <x:c r="M138" s="4">
-        <x:v>10637.48</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N138" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J139" s="4">
-        <x:v>62732.61</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="K139" s="4">
-        <x:v>62732.61</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="L139" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M139" s="4">
-        <x:v>62732.62</x:v>
+        <x:v>58515.97</x:v>
       </x:c>
       <x:c r="N139" s="5">
-        <x:v>3</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="J140" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>499966.88</x:v>
       </x:c>
       <x:c r="K140" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>499966.88</x:v>
       </x:c>
       <x:c r="L140" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M140" s="4">
-        <x:v>120375.92</x:v>
+        <x:v>80164.84</x:v>
       </x:c>
       <x:c r="N140" s="5">
         <x:v>49</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
-        <x:v>554</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="J141" s="4">
-        <x:v>1955330.23</x:v>
+        <x:v>499794.68</x:v>
       </x:c>
       <x:c r="K141" s="4">
-        <x:v>973363.39</x:v>
+        <x:v>241031.2</x:v>
       </x:c>
       <x:c r="L141" s="4">
-        <x:v>981966.84</x:v>
+        <x:v>258763.48</x:v>
       </x:c>
       <x:c r="M141" s="4">
-        <x:v>0</x:v>
+        <x:v>40400.24</x:v>
       </x:c>
       <x:c r="N141" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
-        <x:v>560</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I142" s="3" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="J142" s="4">
-        <x:v>144055.57</x:v>
+        <x:v>384903.61</x:v>
       </x:c>
       <x:c r="K142" s="4">
-        <x:v>86433.34</x:v>
+        <x:v>374933.41</x:v>
       </x:c>
       <x:c r="L142" s="4">
-        <x:v>57622.23</x:v>
+        <x:v>9970.2</x:v>
       </x:c>
       <x:c r="M142" s="4">
-        <x:v>0</x:v>
+        <x:v>55406.9</x:v>
       </x:c>
       <x:c r="N142" s="5">
-        <x:v>12</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
-        <x:v>558</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
-        <x:v>565</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="J143" s="4">
-        <x:v>538773.82</x:v>
+        <x:v>10637.48</x:v>
       </x:c>
       <x:c r="K143" s="4">
-        <x:v>538773.82</x:v>
+        <x:v>10637.48</x:v>
       </x:c>
       <x:c r="L143" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M143" s="4">
-        <x:v>215509.52</x:v>
+        <x:v>10637.48</x:v>
       </x:c>
       <x:c r="N143" s="5">
-        <x:v>48</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
-        <x:v>570</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J144" s="4">
-        <x:v>1317538.87</x:v>
+        <x:v>62732.61</x:v>
       </x:c>
       <x:c r="K144" s="4">
-        <x:v>658769.43</x:v>
+        <x:v>62732.61</x:v>
       </x:c>
       <x:c r="L144" s="4">
-        <x:v>658769.44</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M144" s="4">
-        <x:v>95149.72</x:v>
+        <x:v>62732.62</x:v>
       </x:c>
       <x:c r="N144" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
-        <x:v>567</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
-        <x:v>571</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H145" s="3" t="s">
-        <x:v>572</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I145" s="3" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="J145" s="4">
-        <x:v>797231.87</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="K145" s="4">
-        <x:v>797231.87</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="L145" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M145" s="4">
-        <x:v>159446.37</x:v>
+        <x:v>120375.92</x:v>
       </x:c>
       <x:c r="N145" s="5">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
-        <x:v>575</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
-        <x:v>576</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
-        <x:v>577</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
-        <x:v>578</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="J146" s="4">
-        <x:v>529637.35</x:v>
+        <x:v>607754.16</x:v>
       </x:c>
       <x:c r="K146" s="4">
-        <x:v>317782.41</x:v>
+        <x:v>364652.5</x:v>
       </x:c>
       <x:c r="L146" s="4">
-        <x:v>211854.94</x:v>
+        <x:v>243101.66</x:v>
       </x:c>
       <x:c r="M146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N146" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
-        <x:v>576</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
-        <x:v>580</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
-        <x:v>581</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J147" s="4">
-        <x:v>720735.46</x:v>
+        <x:v>1955330.23</x:v>
       </x:c>
       <x:c r="K147" s="4">
-        <x:v>432441.27</x:v>
+        <x:v>973363.39</x:v>
       </x:c>
       <x:c r="L147" s="4">
-        <x:v>288294.19</x:v>
+        <x:v>981966.84</x:v>
       </x:c>
       <x:c r="M147" s="4">
-        <x:v>238734.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N147" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
-        <x:v>582</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
-        <x:v>576</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
-        <x:v>583</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
-        <x:v>584</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="J148" s="4">
-        <x:v>1401047.01</x:v>
+        <x:v>144055.59</x:v>
       </x:c>
       <x:c r="K148" s="4">
-        <x:v>700523.5</x:v>
+        <x:v>86433.36</x:v>
       </x:c>
       <x:c r="L148" s="4">
-        <x:v>700523.51</x:v>
+        <x:v>57622.23</x:v>
       </x:c>
       <x:c r="M148" s="4">
-        <x:v>277851.32</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N148" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
-        <x:v>582</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
-        <x:v>576</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
-        <x:v>585</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
-        <x:v>586</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="J149" s="4">
-        <x:v>1983818.32</x:v>
+        <x:v>538773.82</x:v>
       </x:c>
       <x:c r="K149" s="4">
-        <x:v>991909.16</x:v>
+        <x:v>538773.82</x:v>
       </x:c>
       <x:c r="L149" s="4">
-        <x:v>991909.16</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M149" s="4">
-        <x:v>632869.55</x:v>
+        <x:v>215509.52</x:v>
       </x:c>
       <x:c r="N149" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
-        <x:v>587</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
-        <x:v>588</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
-        <x:v>589</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
-        <x:v>590</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
-        <x:v>591</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="J150" s="4">
-        <x:v>774745.52</x:v>
+        <x:v>1317538.87</x:v>
       </x:c>
       <x:c r="K150" s="4">
-        <x:v>464847.31</x:v>
+        <x:v>658769.43</x:v>
       </x:c>
       <x:c r="L150" s="4">
-        <x:v>309898.21</x:v>
+        <x:v>658769.44</x:v>
       </x:c>
       <x:c r="M150" s="4">
-        <x:v>0</x:v>
+        <x:v>95149.72</x:v>
       </x:c>
       <x:c r="N150" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
-        <x:v>592</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
-        <x:v>593</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
-        <x:v>595</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
-        <x:v>566</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="J151" s="4">
-        <x:v>312548.25</x:v>
+        <x:v>797231.87</x:v>
       </x:c>
       <x:c r="K151" s="4">
-        <x:v>312548.25</x:v>
+        <x:v>797231.87</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
-        <x:v>62509.65</x:v>
+        <x:v>159446.37</x:v>
       </x:c>
       <x:c r="N151" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>592</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
-        <x:v>597</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H152" s="3" t="s">
-        <x:v>598</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
-        <x:v>599</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="J152" s="4">
-        <x:v>2023779.8</x:v>
+        <x:v>529637.35</x:v>
       </x:c>
       <x:c r="K152" s="4">
-        <x:v>1011889.9</x:v>
+        <x:v>317782.41</x:v>
       </x:c>
       <x:c r="L152" s="4">
-        <x:v>1011889.9</x:v>
+        <x:v>211854.94</x:v>
       </x:c>
       <x:c r="M152" s="4">
-        <x:v>303190.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N152" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
-        <x:v>600</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
-        <x:v>601</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
-        <x:v>602</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
-        <x:v>603</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
-        <x:v>604</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="J153" s="4">
-        <x:v>6442277.7</x:v>
+        <x:v>720735.47</x:v>
       </x:c>
       <x:c r="K153" s="4">
-        <x:v>6442277.7</x:v>
+        <x:v>432441.29</x:v>
       </x:c>
       <x:c r="L153" s="4">
-        <x:v>0</x:v>
+        <x:v>288294.18</x:v>
       </x:c>
       <x:c r="M153" s="4">
-        <x:v>1932683.31</x:v>
+        <x:v>238734.96</x:v>
       </x:c>
       <x:c r="N153" s="5">
-        <x:v>48</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
-        <x:v>606</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
-        <x:v>608</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="J154" s="4">
-        <x:v>117801.65</x:v>
+        <x:v>1401047.01</x:v>
       </x:c>
       <x:c r="K154" s="4">
-        <x:v>117801.65</x:v>
+        <x:v>700523.5</x:v>
       </x:c>
       <x:c r="L154" s="4">
-        <x:v>0</x:v>
+        <x:v>700523.51</x:v>
       </x:c>
       <x:c r="M154" s="4">
-        <x:v>19633.61</x:v>
+        <x:v>277851.32</x:v>
       </x:c>
       <x:c r="N154" s="5">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
-        <x:v>612</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="J155" s="4">
-        <x:v>244323.31</x:v>
+        <x:v>1983818.32</x:v>
       </x:c>
       <x:c r="K155" s="4">
-        <x:v>146593.98</x:v>
+        <x:v>991909.16</x:v>
       </x:c>
       <x:c r="L155" s="4">
-        <x:v>97729.33</x:v>
+        <x:v>991909.16</x:v>
       </x:c>
       <x:c r="M155" s="4">
-        <x:v>146593.99</x:v>
+        <x:v>632869.55</x:v>
       </x:c>
       <x:c r="N155" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>614</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
-        <x:v>616</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
-        <x:v>617</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J156" s="4">
-        <x:v>104865.96</x:v>
+        <x:v>774745.52</x:v>
       </x:c>
       <x:c r="K156" s="4">
-        <x:v>78649.47</x:v>
+        <x:v>464847.31</x:v>
       </x:c>
       <x:c r="L156" s="4">
-        <x:v>26216.49</x:v>
+        <x:v>309898.21</x:v>
       </x:c>
       <x:c r="M156" s="4">
-        <x:v>57842.83</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N156" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>618</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
-        <x:v>619</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
-        <x:v>620</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
-        <x:v>621</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="J157" s="4">
+        <x:v>312548.25</x:v>
+      </x:c>
+      <x:c r="K157" s="4">
+        <x:v>312548.25</x:v>
+      </x:c>
+      <x:c r="L157" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M157" s="4">
+        <x:v>62509.65</x:v>
+      </x:c>
+      <x:c r="N157" s="5">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O157" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:15">
+      <x:c r="A158" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B158" s="3" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C158" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D158" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E158" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F158" s="3" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="G158" s="3" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="H158" s="3" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="I158" s="3" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="J158" s="4">
+        <x:v>2023779.8</x:v>
+      </x:c>
+      <x:c r="K158" s="4">
+        <x:v>1011889.9</x:v>
+      </x:c>
+      <x:c r="L158" s="4">
+        <x:v>1011889.9</x:v>
+      </x:c>
+      <x:c r="M158" s="4">
+        <x:v>303190.41</x:v>
+      </x:c>
+      <x:c r="N158" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O158" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:15">
+      <x:c r="A159" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B159" s="3" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="C159" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D159" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E159" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F159" s="3" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="G159" s="3" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="H159" s="3" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="I159" s="3" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="J159" s="4">
+        <x:v>364975.22</x:v>
+      </x:c>
+      <x:c r="K159" s="4">
+        <x:v>182487.61</x:v>
+      </x:c>
+      <x:c r="L159" s="4">
+        <x:v>182487.61</x:v>
+      </x:c>
+      <x:c r="M159" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N159" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O159" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:15">
+      <x:c r="A160" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B160" s="3" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C160" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D160" s="3" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E160" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F160" s="3" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="G160" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H160" s="3" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="I160" s="3" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="J160" s="4">
+        <x:v>6442277.7</x:v>
+      </x:c>
+      <x:c r="K160" s="4">
+        <x:v>6442277.7</x:v>
+      </x:c>
+      <x:c r="L160" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M160" s="4">
+        <x:v>1932683.31</x:v>
+      </x:c>
+      <x:c r="N160" s="5">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="O160" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:15">
+      <x:c r="A161" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B161" s="3" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C161" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D161" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E161" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F161" s="3" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="G161" s="3" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="H161" s="3" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="I161" s="3" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="J161" s="4">
+        <x:v>117801.65</x:v>
+      </x:c>
+      <x:c r="K161" s="4">
+        <x:v>117801.65</x:v>
+      </x:c>
+      <x:c r="L161" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M161" s="4">
+        <x:v>39267.22</x:v>
+      </x:c>
+      <x:c r="N161" s="5">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="O161" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:15">
+      <x:c r="A162" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B162" s="3" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C162" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D162" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E162" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F162" s="3" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="G162" s="3" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="H162" s="3" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="I162" s="3" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="J162" s="4">
+        <x:v>244323.31</x:v>
+      </x:c>
+      <x:c r="K162" s="4">
+        <x:v>146593.98</x:v>
+      </x:c>
+      <x:c r="L162" s="4">
+        <x:v>97729.33</x:v>
+      </x:c>
+      <x:c r="M162" s="4">
+        <x:v>146593.99</x:v>
+      </x:c>
+      <x:c r="N162" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O162" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:15">
+      <x:c r="A163" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B163" s="3" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C163" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D163" s="3" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="E163" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F163" s="3" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="G163" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H163" s="3" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="I163" s="3" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="J163" s="4">
+        <x:v>104865.96</x:v>
+      </x:c>
+      <x:c r="K163" s="4">
+        <x:v>78649.47</x:v>
+      </x:c>
+      <x:c r="L163" s="4">
+        <x:v>26216.49</x:v>
+      </x:c>
+      <x:c r="M163" s="4">
+        <x:v>57842.83</x:v>
+      </x:c>
+      <x:c r="N163" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O163" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:15">
+      <x:c r="A164" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B164" s="3" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C164" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D164" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E164" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F164" s="3" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="G164" s="3" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="H164" s="3" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="I164" s="3" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="J164" s="4">
         <x:v>25587.85</x:v>
       </x:c>
-      <x:c r="K157" s="4">
+      <x:c r="K164" s="4">
         <x:v>25587.85</x:v>
       </x:c>
-      <x:c r="L157" s="4">
-[...2 lines deleted...]
-      <x:c r="M157" s="4">
+      <x:c r="L164" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M164" s="4">
         <x:v>25587.85</x:v>
       </x:c>
-      <x:c r="N157" s="5">
+      <x:c r="N164" s="5">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="O157" s="3" t="s">
-[...26 lines deleted...]
-        <x:v>626</x:v>
+      <x:c r="O164" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="166" spans="1:15">
+      <x:c r="A166" s="0" t="s">
+        <x:v>655</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:15">
+      <x:c r="A167" s="0" t="s">
+        <x:v>656</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:15">
+      <x:c r="A168" s="0" t="s">
+        <x:v>657</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:15">
+      <x:c r="A169" s="0" t="s">
+        <x:v>658</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170" spans="1:15">
+      <x:c r="A170" s="0" t="s">
+        <x:v>659</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A158:J158"/>
-[...4 lines deleted...]
-    <x:mergeCell ref="A163:J163"/>
+    <x:mergeCell ref="A165:J165"/>
+    <x:mergeCell ref="A166:J166"/>
+    <x:mergeCell ref="A167:J167"/>
+    <x:mergeCell ref="A168:J168"/>
+    <x:mergeCell ref="A169:J169"/>
+    <x:mergeCell ref="A170:J170"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>