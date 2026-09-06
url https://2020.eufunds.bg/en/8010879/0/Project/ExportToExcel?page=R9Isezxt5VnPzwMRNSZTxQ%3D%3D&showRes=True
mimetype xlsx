--- v1 (2026-07-08)
+++ v2 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dbc2accd9984b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c49169463f734fc8817de523ca049203.psmdcp" Id="R464f18afc628494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc966e71c655413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0b95b1833354383a2b4abf5f9e74e24.psmdcp" Id="R275e84f3b1eb4572" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -171,56 +171,71 @@
     <x:t>Construction and equipment of a modern fish and aquaculture product processing plant, including a wastewater treatment plant, by KRUP INVEST AD</x:t>
   </x:si>
   <x:si>
     <x:t>202066182 "SEA FOOD BULGARIA" Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Single-member limited liability company – SMLLC (EOOD)</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nesebar, 8231, гр. Несебър, п.к. 8231
 бул./ул. Албатрос № 4, ет. 0, ап. 1</x:t>
   </x:si>
   <x:si>
     <x:t>Nesebar</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.002-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Promoting sustainable aquaculture activities and the processing and marketing of fishery and aquaculture products at ""SII FOOD BULGARIA"" EOOD</x:t>
   </x:si>
   <x:si>
+    <x:t>205729266 „BLACK SEA CATCH” OOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Limited liability company – LLC (OOD)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1680, гр. София; Район р-н Красно село; Пирински проход  61А; Ет. 2; Ап. офис 5;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of a marketing plan of Black sea catch OOD to promote the supply of Bulgarian, local fishing and aquaculture products,</x:t>
+  </x:si>
+  <x:si>
     <x:t>204380395 AQUA FISH 70  LTD</x:t>
   </x:si>
   <x:si>
-    <x:t>Limited liability company – LLC (OOD)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Krapets, 9674, ул.СЕДЕМНАДЕСЕТА, номер 6</x:t>
   </x:si>
   <x:si>
     <x:t>Krapets</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.003-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Final suspension of fishing activities of vessel with registration number SHB6069</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.003-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Final suspension of fishing activities of vessel with registration number SHB6018</x:t>
   </x:si>
   <x:si>
     <x:t>206203408 AKVARYA-M</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hadzhidimovo, 2933, ул. "Прогрес", номер 10</x:t>
@@ -246,75 +261,78 @@
   <x:si>
     <x:t>BG14MFPR001-2.001-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization and marketing of an aquaculture processing plant</x:t>
   </x:si>
   <x:si>
     <x:t>201046700 ARIEL FISH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vaglen, 9157, Стопански двор</x:t>
   </x:si>
   <x:si>
     <x:t>Vaglen</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.001-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Investments in a processing plant of the company "ARIEL FISH OOD"</x:t>
   </x:si>
   <x:si>
     <x:t>115158644 BYALA REKA-VETS</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Plovdiv, 4004, ул. "Христо Караманджуков" № 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voynyagovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.001-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investments in green energy and reducing the negative impact on the environment in the processing plant of "Byala Reka- VEC" Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terminated (termination date)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Plovdiv, 4004, ул. Христо Караманджуков № 8</x:t>
   </x:si>
   <x:si>
-    <x:t>Voynyagovo</x:t>
+    <x:t>BG14MFPR001-2.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investments in renewable energy sources and technological modernization of the processing plant of "Byala Reka-VETS" OOD</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.005-0014</x:t>
   </x:si>
   <x:si>
     <x:t>"Compensations for the production of aquaculture of" Byala Reka "Ltd., providing environmental services in the Natura 2000 network"</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Investments in green energy and reducing the negative impact on the environment in the processing plant of "Byala Reka- VEC" Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">115158644 BYALA REKA-VETS
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.002-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Investments in an existing fish farm of Byala Reka - VEC Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>831445141 VASTON || Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kostinbrod, 2230, Бизнес, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>Kostinbrod</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Innovating to increase competitiveness and reduce operating costs by implementing automated equipment to reduce labor and energy costs</x:t>
@@ -355,62 +373,62 @@
   <x:si>
     <x:t>Final suspension of fishing activities of vessel with registration number VN4601</x:t>
   </x:si>
   <x:si>
     <x:t>202466251 DELTA - RAP Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sliven, 8800, Област Сливен, общ. Сливен, гр. Сливен, п.код 8800, „Асен Златаров” 34, ет. 3, ап. 6</x:t>
   </x:si>
   <x:si>
     <x:t>Krushare</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.001-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Production of frozen rapani meat and rapani liver</x:t>
   </x:si>
   <x:si>
     <x:t>205633079 JP SOLUTION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kavarna, 9650, ул.ДОНЧО СТОЙКОВ, номер 34</x:t>
   </x:si>
   <x:si>
+    <x:t>BG14MFPR001-1.003-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Final suspension of fishing activities of vessel with registration number CR154</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG14MFPR001-1.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Final suspension of fishing activities of a vessel with registration number PM260</x:t>
   </x:si>
   <x:si>
-    <x:t>BG14MFPR001-1.003-0008</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>104593549 Dizmat LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, ЖК. ДРУЖБА, бл. 328, вх. В, ет. 4, ап. 8</x:t>
   </x:si>
   <x:si>
     <x:t>Hadzhidimitrovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.005-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Aquaculture providing ecological services in a fish farm in the village of Hadzhidimitrovo, Svishtov municipality</x:t>
   </x:si>
   <x:si>
     <x:t>204424781 DINGBG LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9003, Район Аспарухово, УЛ. ПЪРВИ МАЙ, номер 4, ет. 4, ап. 7</x:t>
   </x:si>
   <x:si>
     <x:t>Varna</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.006-0002</x:t>
@@ -427,53 +445,50 @@
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. ИНДУСТРИАЛНА, номер 3, ет. 8, офис 806</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of an fish factory by introducing product and production innovation</x:t>
   </x:si>
   <x:si>
     <x:t>831909905 Internal Audit Directorate at the Ministry of Agriculture and Food.</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
     <x:t>ACM/ ministry</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, Булевард "Христо Ботев" № 55</x:t>
   </x:si>
   <x:si>
-    <x:t>Sofia</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG14MFPR001-5.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring the control activities on the legality of the procedures for selecting a contractor under the " Technical Assistance "conducted by the MA of MFOP for the period from 01.01.2025 to 31.12.2027.</x:t>
   </x:si>
   <x:si>
     <x:t>205638457 DITEX MS EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, ул. "Княз Александър Батенберг", номер 4, ет. 4, ап. 18</x:t>
   </x:si>
   <x:si>
     <x:t>Mihaltsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.005-0013</x:t>
   </x:si>
   <x:si>
     <x:t>The implementation of a compensation system for aquaculture production by "Ditex MS" EOOD, providing environmental services in the NATURA 2000 network</x:t>
   </x:si>
   <x:si>
     <x:t>121100421 State Fund "Agriculture" - department "Fisheries and Aquaculture"</x:t>
   </x:si>
   <x:si>
     <x:t>Other state administrations</x:t>
@@ -622,186 +637,186 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "ДЯКОН ИГНАТИЙ", № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Upgrade of the Integrated Bulgarian Maritime Surveillance (InBulMarS), based on a common information sharing environment (Common Information Sharing Environment - CISE) for surveillance of the maritime territory of the EU - with the acronym InBulMarS 3"</x:t>
   </x:si>
   <x:si>
     <x:t>177057545 CERTIFICATION AUDIT OF EU AGRICULTURAL FUNDS EXECUTIVE AGENCY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. Витоша №15, етаж 5</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening the administrative capacity and reimbursing the remunerations of part of the employees of EA CAEAF.</x:t>
   </x:si>
   <x:si>
+    <x:t>000649519 Executive agency for fisheries and aquaculture</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, ул.КНЯЗ АЛЕКСАНДЪР БАТЕНБЕРГ, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-1.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collection, management and use of data for the purposes of scientific analysis and implementation of the Common Fisheries Policy for the period 2023-2024</x:t>
+  </x:si>
+  <x:si>
     <x:t>000649519 Executive Agency for Fisheries and Aquaculture</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Burgas, 8000, ул.КНЯЗ АЛЕКСАНДЪР БАТЕНБЕРГ, номер 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG14MFPR001-1.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Delivery and installation of surveillance equipment, including unmanned aerial systems, body cameras, camera traps and sonars</x:t>
   </x:si>
   <x:si>
+    <x:t>BG14MFPR001-1.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Delivery of Fisheries Control Patrol Vessels, Complete with Wheelers and Outboard Motors for Black Sea Patrol Boats"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-1.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of a module "Revenues in the republican budget (RRB)" to the Information and Statistics System of the Executive Agency for Fisheries and Aquaculture (EAFA), according to national and European requirements</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000649519 Executive Agency for Fisheries and Aquacultures</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-1.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upgrading of the fisheries monitoring systems and the EAFA statistical system in order to be integrated with the National Integrated Maritime Surveillance Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-1.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing the qualifications of EAFA employees with control functions through exchange of experience"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-1.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Purchase, assembly and installation of on-board equipment for satellite tracking and data reporting through electronic fishing log for fishing vessels falling in the range of 9.00 - 11.99 meters overall length, and integration with the current systems of EAFA - SNRK and MISS".</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. "Княз Александър Батенберг" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Continuous functioning and keeping in working condition of the Fishing Vessel Monitoring System (FMS) with electronic data reporting and FLUX node, traffic servicing of satellite communication terminals and the functionality of the Information and Statistical System of the Executive Agency for Fisheries and Aquaculture, in accordance with national and European requirements</x:t>
   </x:si>
   <x:si>
-    <x:t>000649519 Executive agency for fisheries and aquaculture</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. "Княз Александър Батенберг" № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG14MFPR001-1.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Supply of off-road vehicles and patrol vehicles for the needs of the Executive Agency for Fisheries and Aquaculture (EAFA)"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG14MFPR001-1.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>"Delivery of aids for the implementation of the control activity of EAFA"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG14MFPR001-1.001-0009</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул.КНЯЗ АЛЕКСАНДЪР БАТЕНБЕРГ, № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Collection, management and use of data for the purposes of scientific analysis and implementation of the Common Fisheries Policy for the period 2025-2026</x:t>
   </x:si>
   <x:si>
     <x:t>205955888 Iskretska pastarva Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svoge, 2260, ул. "Цар Симеон" № 3, ет. 3, ап. 3</x:t>
   </x:si>
   <x:si>
     <x:t>Iskrets</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.002-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of the fish farm "Iskrets"</x:t>
   </x:si>
   <x:si>
     <x:t>206644673 CARP BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Asenovgrad, 4230, УЛ. АКАЦИЯ, номер 17</x:t>
   </x:si>
   <x:si>
     <x:t>Gnyazdovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.005-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Providing environmental services on the territory of the cage farm "Karp BG" EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>202498929 Lavrak LTD</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Varna, 9003, гр. Варна; Район р-н Аспарухово; ул. МОРЯШКА  21; Ет. 1; Ап. 3;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-1.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the economic and social status of those employed at Lavrak EOOD, through the delivery of a refrigerated van and carrying out repair and investment activities on board the fishing vessel Barbun.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Varna, 9003, ул. МОРЯШКА №21 ет.1 ап.3</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the economic and social status of those employed at Lavrak EOOD, through the implementation of repair and investment activities on board the fishing vessel Lefer.</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Improving the economic and social status of those employed at Lavrak EOOD, through the delivery of a refrigerated van and carrying out repair and investment activities on board the fishing vessel Barbun.</x:t>
   </x:si>
   <x:si>
     <x:t>206077137 LYULYATSITE 2020 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Milkovitsa, 5968, ул. "Христо Ботев"  43</x:t>
   </x:si>
   <x:si>
     <x:t>Milkovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.002-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of a Fish Farming Facility</x:t>
   </x:si>
   <x:si>
     <x:t>112654902 LOCAL ACTION GROUP - PANAGYURISHTE, STRELCHA, LESICHOVO MUNICIPALITIES</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Panagyurishte, 4500, пл. 20-ти април, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>Panagyurishte,Strelcha</x:t>
   </x:si>
@@ -1221,71 +1236,71 @@
   <x:si>
     <x:t>Bolyarovo,Elhovo,Topolovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of a FLAG  Bolyarovo-Elhovo-Topolovgrad and preparation of Strategy for CLLD</x:t>
   </x:si>
   <x:si>
     <x:t>000471123 Municipality of Brezovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Brezovo, 4160, ул. Георги Димитров №25</x:t>
   </x:si>
   <x:si>
     <x:t>Brezovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Preparatory actions for the preparation of the CLLD strategy on the territory of the Municipality of Brezovo, the Municipality of Kaloyanovo and the Municipality of Hisarya</x:t>
   </x:si>
   <x:si>
+    <x:t>000056814 BURGAS MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, ул. АЛЕКСАНДРОВСКА, номер 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-1.004-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of infrastructure and modernization of the Sarafovo Fishing Port</x:t>
+  </x:si>
+  <x:si>
     <x:t>000056814 MUNICIPALITY BURGAS</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Burgas, 8000, ул. АЛЕКСАНДРОВСКА, номер 26</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG14MFPR001-1.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the infrastructure and modernization of  fishing dock  Kraimorie</x:t>
   </x:si>
   <x:si>
-    <x:t>000056814 BURGAS MUNICIPALITY</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000056814 OBSHTINA BURGAS</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the infrastructure and modernization of  fishing dock Chengene skele</x:t>
   </x:si>
   <x:si>
     <x:t>000093435 Municipality Byala</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala, 9101, Андрей Премянов 29</x:t>
   </x:si>
   <x:si>
     <x:t>Byala</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.004-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization and equipment of the Fishing Port "Chaika", Byala, Varna region</x:t>
   </x:si>
   <x:si>
     <x:t>000093442 Municipality Varna</x:t>
@@ -1383,68 +1398,68 @@
   <x:si>
     <x:t>Capacity building and preparatory actions to support the development and future implementation of a strategy for Community-Led Local Development in Montana-Ruzhintsi-Dimovo</x:t>
   </x:si>
   <x:si>
     <x:t>000413885 OBSHTINA NIKOPOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nikopol, 5940, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ, номер 5</x:t>
   </x:si>
   <x:si>
     <x:t>Nikopol,Belene,Gulyantsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building and preparatory actions to support the development and future implementation of a strategy for Community-led local development in the territory of the municipalities of Nikopol, Belene and Gulyantsi</x:t>
   </x:si>
   <x:si>
     <x:t>000057179 Pomorie Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pomorie, 8200, ул. Солна № 5</x:t>
   </x:si>
   <x:si>
+    <x:t>Pomorie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-1.004-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the infrastructure of the fishing port of Pomorie to facilitate the landing and storage of unwanted catches</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aheloy</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.004-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the infrastructure of the marina in Aheloy, Pomorie municipality, with the aim of facilitating the unloading and storage of unwanted catch</x:t>
   </x:si>
   <x:si>
-    <x:t>Pomorie</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Pomorie, 8200, ул. Солна №5</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.004-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the infrastructure of the marina in Aheloy, Pomorie municipality, with the aim of facilitating the unloading and storage of unwanted catch-Stage II</x:t>
   </x:si>
   <x:si>
     <x:t>000093638 OBSHTINA PROVADIYA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Provadia, 9200, ул. ДУНАВ, номер 39</x:t>
   </x:si>
   <x:si>
     <x:t>Provadia,Vetrino,Dalgopol</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Preparatory actions for preparation of CLLD on the territory of municipalities of Provadiya, Vetrino and Dalgopol</x:t>
   </x:si>
   <x:si>
     <x:t>000472200 OBSHTINA RODOPI</x:t>
@@ -1512,69 +1527,69 @@
   <x:si>
     <x:t>BG14MFPR001-3.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building and preparatory actions to support the development and future implementation of a strategy for Community-Led Local Development in the municipalities of Sitovo and Silistra</x:t>
   </x:si>
   <x:si>
     <x:t>000776517 obshtina SLIVNITSA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Slivnitsa, 2200, пл. СЪЕДИНЕНИЕ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building and preparatory activities for the establishment of a Local Fishery Initiative Group Slivnitsa, Kostinbrod, Breznik and development of a strategy for community-led local development for the territory of the three municipalities.</x:t>
   </x:si>
   <x:si>
     <x:t>000057236 Municipality of Sozopol</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sozopol, 8130, пл. Хан Крум 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG14MFPR001-1.004-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Additional equipment for the fishing boathouse at the port in Sozopol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chernomorets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-1.004-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Repair and Rehabilitation of Existing Port Infrastructure in the Town of Chernomorets, Sozopol Municipality." - Second Stage</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG14MFPR001-1.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Repair and Rehabilitation of Existing Port Infrastructure in the Town of Chernomorets, Sozopol Municipality." - First Stage</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Additional equipment for the fishing boathouse at the port in Sozopol</x:t>
   </x:si>
   <x:si>
     <x:t>000093684 Suvorovo municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Suvorovo, 9170, пл. НЕЗАВИСИМОСТ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Suvorovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-3.001-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Preparatory actions for preparation of CLLD on the territory of Suvorovo municipality, Devnya municipality and Valchi dol municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000970457 TUNDZHA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, пл. ОСВОБОЖДЕНИЕ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Tundzha,Straldzha</x:t>
   </x:si>
@@ -1616,60 +1631,60 @@
   <x:si>
     <x:t>203992635 ODESOS Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Beloslav, 9178, УЛ. ДУНАВ, номер 1В</x:t>
   </x:si>
   <x:si>
     <x:t>Strashimirovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Processing of fishery and aquaculture products</x:t>
   </x:si>
   <x:si>
     <x:t>110014031 RIBENA LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1463, бул. Витоша, номер 82</x:t>
   </x:si>
   <x:si>
     <x:t>Zlatna Panega</x:t>
   </x:si>
   <x:si>
+    <x:t>BG14MFPR001-2.002-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction of high-tech solutions in aquaculture production</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG14MFPR001-2.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Improving competitiveness and resource efficiency in aquaculture production</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Introduction of high-tech solutions in aquaculture production</x:t>
   </x:si>
   <x:si>
     <x:t>202659909 RIBYTO, Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, р-н Одесос
 бул./ул. ул.Хан Прeсиян № 14, ет. 4, ап. 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Permanent cessation of fishing activities of the fishing vessel VN 7180 "SIGMA"</x:t>
   </x:si>
   <x:si>
     <x:t>131015001 "ASSOCIATION OF THE FISH PRODUCTS PRODUCERS BG FISH"</x:t>
   </x:si>
   <x:si>
     <x:t>Private benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. ВИТОША № 31-33 ет.6</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.006-0004</x:t>
@@ -1819,193 +1834,244 @@
     <x:t>Krumovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.002-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Introduction of high-tech solutions in the Krumovo-Miladinovtsi fish farm</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Roza, 8630, ул. Христо Ботев 9
 </x:t>
   </x:si>
   <x:si>
     <x:t>Skalitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.005-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Compensation for additional costs and/or benefits foregone in aquaculture production</x:t>
   </x:si>
   <x:si>
     <x:t>833163906 TUNDJA - 73</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Nikolaevo, 6190, ул.КАПИТАН РАЙЧО НИКОЛОВ, номер 99</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Bulgaria, Nikolaevo, 6190, ул.КАПИТАН РАЙЧО НИКОЛОВ, номер 99
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.005-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of environmental services in the fish farm "Tundzha-73", town of Nikolaevo, arising from the specific needs of the environment and subject to specific requirements for the management of protected areas and protected zones of the "NATURA 2000" network.</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Nikolaevo, 6190, ул.КАПИТАН РАЙЧО НИКОЛОВ, номер 99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.001-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of a fish processing and fish product production enterprise, owned by "Tundzha-73" EOOD and purchase of specialized transport</x:t>
+  </x:si>
+  <x:si>
     <x:t>111032534 Fish Invest Ltd</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, Васил Левски, номер 109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.002-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction of high-tech solutions in aquaculture production on the company's farms</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул. Васил Левски № 109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.001-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversification of production, with innovative fish products with high added value</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expansion of the existing activity through reconstruction and expansion of the fish factory</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1000, Васил Левски, № 109</x:t>
   </x:si>
   <x:si>
-    <x:t>Montana</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG14MFPR001-2.002-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Creation of a high-tech fish farm</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, Васил Левски, номер 109</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>202585323 FISHKAB LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ж.к. Лазур бл.7, вх.2, ет.8, ап.16</x:t>
   </x:si>
   <x:si>
     <x:t>Kableshkovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.002-0020</x:t>
   </x:si>
   <x:si>
     <x:t>High-tech fish farm for Brown trout</x:t>
   </x:si>
   <x:si>
+    <x:t>119601578 FISHCOM LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sliven, 8000, бул. Стефан Караджа, № 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sliven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.008-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Decarbonization of processing processes</x:t>
+  </x:si>
+  <x:si>
     <x:t>119601578 Fishcom Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sliven, 8000, бул. СТЕФАН КАРАДЖА, номер 19</x:t>
   </x:si>
   <x:si>
     <x:t>Venets</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.005-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sliven, 8800, бул. СТЕФАН КАРАДЖА, номер 19</x:t>
   </x:si>
   <x:si>
-    <x:t>Sliven</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG14MFPR001-2.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of an innovative fish factory</x:t>
   </x:si>
   <x:si>
-    <x:t>119601578 FISHCOM LTD</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>203740812 Fund manager of financial instruments in Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Кърниградска" № 19, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.012-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Financial agreement</x:t>
   </x:si>
   <x:si>
+    <x:t>206028453 DIBOR FOUNDATION - 2020 - Foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1336, бл. 303, вx. Б, ет. 10, ап. 49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia,Varna,Burgas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.006-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"BET ON THE FISH!" - Marketing and advertising campaign in social networks - Instagram and Facebook.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207065337 Foundation Private Bulgarian-Ukrainian Secondary School of Culture "Open Doors"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public benefit foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. „Граф Игнатиев“ № 12, ет. 3, офис 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia,Gabrovo,Shabla</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-2.006-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aquaculture for a Living Sea</x:t>
+  </x:si>
+  <x:si>
     <x:t>202295494 FT AGROTUR</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Искър № 54, ет. 1, ап. оф.3</x:t>
   </x:si>
   <x:si>
     <x:t>Strelcha</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.005-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Compensation and foregone income related to the farming of aquaculture species providing ecological services at the “Kalavashtitsa” fish farm, located in the land area of Strelcha Municipality, town of Strelcha, Pazardzhik Region.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Strelcha, 4530, ул. Черковна, номер 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of the fish farming site "Kalavashitsa", located on the land of the Strelcha municipality , Strelcha, region Pazardzhik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176986461 Central Laboratory for Veterinary and Sanitary Expertise and Ecology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Research organization</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laboratory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1528, ул. ИСКЪРСКО ШОСЕ № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFPR001-1.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensuring the activities of the Central laboratory for veterinary and sanitary expertise and ecology</x:t>
   </x:si>
   <x:si>
     <x:t>103582877 Black sea sunrise fisheries association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, Южна промишлена зона, административната сграда на "Север-Експорт" ООД</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-2.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Financing of the Plan for the production and marketing of the main fisheries products produced by the members of the Black Sea Sunrise Association</x:t>
   </x:si>
   <x:si>
     <x:t>205958756 South Export 2020 LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pomorie, 8200, ул. Иван Вазов № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFPR001-1.003-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Final suspension of fishing activities of fishing vessel BS 129</x:t>
   </x:si>
@@ -2440,51 +2506,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O171"/>
+  <x:dimension ref="A1:O175"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -2817,6641 +2883,6829 @@
       <x:c r="B25" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>28926.61</x:v>
+        <x:v>145801.63</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>28926.61</x:v>
+        <x:v>72900.81</x:v>
       </x:c>
       <x:c r="L25" s="4">
-        <x:v>0</x:v>
+        <x:v>72900.82</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>28926.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>33436.61</x:v>
+        <x:v>28926.61</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>33436.61</x:v>
+        <x:v>28926.61</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>33436.61</x:v>
+        <x:v>28926.61</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>194085.85</x:v>
+        <x:v>33436.61</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>116451.51</x:v>
+        <x:v>33436.61</x:v>
       </x:c>
       <x:c r="L27" s="4">
-        <x:v>77634.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>0</x:v>
+        <x:v>33436.61</x:v>
       </x:c>
       <x:c r="N27" s="5">
-        <x:v>18</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J28" s="4">
-        <x:v>1194605.87</x:v>
+        <x:v>194085.85</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>597302.93</x:v>
+        <x:v>116451.51</x:v>
       </x:c>
       <x:c r="L28" s="4">
-        <x:v>597302.94</x:v>
+        <x:v>77634.34</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>231558.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N28" s="5">
-        <x:v>15</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>830112.67</x:v>
+        <x:v>1194605.87</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>415056.33</x:v>
+        <x:v>597302.93</x:v>
       </x:c>
       <x:c r="L29" s="4">
-        <x:v>415056.34</x:v>
+        <x:v>597302.94</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>138727.6</x:v>
+        <x:v>231558.98</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>2961.66</x:v>
+        <x:v>830112.67</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>2961.66</x:v>
+        <x:v>415056.33</x:v>
       </x:c>
       <x:c r="L30" s="4">
-        <x:v>0</x:v>
+        <x:v>415056.34</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>2961.66</x:v>
+        <x:v>138727.6</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>665833.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>332916.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L31" s="4">
-        <x:v>332916.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>260893.8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G32" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="G32" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>35101.82</x:v>
+        <x:v>665833.18</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>17550.91</x:v>
+        <x:v>332916.59</x:v>
       </x:c>
       <x:c r="L32" s="4">
-        <x:v>17550.91</x:v>
+        <x:v>332916.59</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>0</x:v>
+        <x:v>260893.8</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>224435.5</x:v>
+        <x:v>2961.66</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>134661.3</x:v>
+        <x:v>2961.66</x:v>
       </x:c>
       <x:c r="L33" s="4">
-        <x:v>89774.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>0</x:v>
+        <x:v>2961.66</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>219055.57</x:v>
+        <x:v>224435.5</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>109527.79</x:v>
+        <x:v>134661.3</x:v>
       </x:c>
       <x:c r="L34" s="4">
-        <x:v>109527.78</x:v>
+        <x:v>89774.2</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>58785.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>211475.94</x:v>
+        <x:v>219055.57</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>126885.56</x:v>
+        <x:v>109527.79</x:v>
       </x:c>
       <x:c r="L35" s="4">
-        <x:v>84590.38</x:v>
+        <x:v>109527.78</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>0</x:v>
+        <x:v>58785.98</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>37649.82</x:v>
+        <x:v>211475.94</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>37649.82</x:v>
+        <x:v>126885.56</x:v>
       </x:c>
       <x:c r="L36" s="4">
-        <x:v>0</x:v>
+        <x:v>84590.38</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>37649.82</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>12</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="G37" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>92226.12</x:v>
+        <x:v>37649.82</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>92226.12</x:v>
+        <x:v>37649.82</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>92226.12</x:v>
+        <x:v>37649.82</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>1062348.96</x:v>
+        <x:v>92226.12</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>531174.48</x:v>
+        <x:v>92226.12</x:v>
       </x:c>
       <x:c r="L38" s="4">
-        <x:v>531174.48</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>140605.27</x:v>
+        <x:v>92226.12</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>12</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>20287.74</x:v>
+        <x:v>1062348.96</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>20287.74</x:v>
+        <x:v>531174.48</x:v>
       </x:c>
       <x:c r="L39" s="4">
-        <x:v>0</x:v>
+        <x:v>531174.48</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>20287.74</x:v>
+        <x:v>140605.27</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>16217.75</x:v>
+        <x:v>16217.74</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>16217.75</x:v>
+        <x:v>16217.74</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
         <x:v>16217.74</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>39005.84</x:v>
+        <x:v>20287.74</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>39005.84</x:v>
+        <x:v>20287.74</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>7801.16</x:v>
+        <x:v>20287.74</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>48</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>105085.55</x:v>
+        <x:v>39005.84</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>105085.55</x:v>
+        <x:v>39005.84</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>36945.29</x:v>
+        <x:v>7801.16</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>12</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>644230.79</x:v>
+        <x:v>105085.55</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>322115.39</x:v>
+        <x:v>105085.55</x:v>
       </x:c>
       <x:c r="L43" s="4">
-        <x:v>322115.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>322115.39</x:v>
+        <x:v>36945.29</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D44" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D44" s="3" t="s">
+      <x:c r="E44" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F44" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E44" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F44" s="3" t="s">
+      <x:c r="G44" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="G44" s="3" t="s">
+      <x:c r="H44" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="H44" s="3" t="s">
+      <x:c r="I44" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="I44" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J44" s="4">
-        <x:v>47513.59</x:v>
+        <x:v>644230.79</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>47513.59</x:v>
+        <x:v>322115.39</x:v>
       </x:c>
       <x:c r="L44" s="4">
-        <x:v>0</x:v>
+        <x:v>322115.4</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>0</x:v>
+        <x:v>322115.39</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>36</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C45" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>21227.96</x:v>
+        <x:v>47513.59</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>21227.96</x:v>
+        <x:v>47513.59</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>3537.99</x:v>
+        <x:v>23278.88</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E46" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F46" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E46" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F46" s="3" t="s">
+      <x:c r="G46" s="3" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>1284638.75</x:v>
+        <x:v>21227.96</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>1284638.75</x:v>
+        <x:v>21227.96</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>549516.39</x:v>
+        <x:v>3537.99</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>468324.88</x:v>
+        <x:v>1284638.75</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>468324.88</x:v>
+        <x:v>1284638.75</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>194105.1</x:v>
+        <x:v>549516.39</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>2049892.73</x:v>
+        <x:v>468324.89</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>1022486.49</x:v>
+        <x:v>468324.89</x:v>
       </x:c>
       <x:c r="L48" s="4">
-        <x:v>1027406.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>0</x:v>
+        <x:v>194105.1</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="G49" s="3" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H49" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="G49" s="3" t="s">
+      <x:c r="I49" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="H49" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J49" s="4">
-        <x:v>22855.91</x:v>
+        <x:v>2049892.73</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>22855.91</x:v>
+        <x:v>1022486.49</x:v>
       </x:c>
       <x:c r="L49" s="4">
-        <x:v>0</x:v>
+        <x:v>1027406.24</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>4571.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>48</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C50" s="3" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D50" s="3" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G50" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G50" s="3" t="s">
+      <x:c r="H50" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="H50" s="3" t="s">
+      <x:c r="I50" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="I50" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J50" s="4">
-        <x:v>124460.48</x:v>
+        <x:v>22855.91</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>124460.48</x:v>
+        <x:v>22855.91</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>124460.48</x:v>
+        <x:v>4571.18</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>3</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C51" s="3" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D51" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C51" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>1901498</x:v>
+        <x:v>124460.48</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>950749</x:v>
+        <x:v>124460.48</x:v>
       </x:c>
       <x:c r="L51" s="4">
-        <x:v>950749</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>0</x:v>
+        <x:v>124460.48</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E52" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F52" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E52" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F52" s="3" t="s">
+      <x:c r="G52" s="3" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>2044847.5</x:v>
+        <x:v>1901498</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>1022423.74</x:v>
+        <x:v>950749</x:v>
       </x:c>
       <x:c r="L52" s="4">
-        <x:v>1022423.76</x:v>
+        <x:v>950749</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>127620.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N52" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>85037.42</x:v>
+        <x:v>2044847.5</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>85037.42</x:v>
+        <x:v>1022423.74</x:v>
       </x:c>
       <x:c r="L53" s="4">
-        <x:v>0</x:v>
+        <x:v>1022423.76</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>85037.42</x:v>
+        <x:v>127620.3</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>690945.52</x:v>
+        <x:v>85037.42</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>345472.76</x:v>
+        <x:v>85037.42</x:v>
       </x:c>
       <x:c r="L54" s="4">
-        <x:v>345472.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>99944.84</x:v>
+        <x:v>85037.42</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>18</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E55" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F55" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E55" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F55" s="3" t="s">
+      <x:c r="G55" s="3" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>1315325.58</x:v>
+        <x:v>690945.52</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>1315325.58</x:v>
+        <x:v>345472.76</x:v>
       </x:c>
       <x:c r="L55" s="4">
-        <x:v>0</x:v>
+        <x:v>345472.76</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>122674.39</x:v>
+        <x:v>99944.84</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>33</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>562160.24</x:v>
+        <x:v>1315325.58</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>562160.24</x:v>
+        <x:v>1315325.58</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>206348.23</x:v>
+        <x:v>122674.39</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>593216.21</x:v>
+        <x:v>562160.23</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>593216.21</x:v>
+        <x:v>562160.23</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>0</x:v>
+        <x:v>206348.23</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>12</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>955815.2</x:v>
+        <x:v>1022252.74</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>955815.2</x:v>
+        <x:v>1022252.74</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>227878.19</x:v>
+        <x:v>1022252.75</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>24</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>1022252.74</x:v>
+        <x:v>593216.22</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>1022252.74</x:v>
+        <x:v>593216.22</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>1022252.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J60" s="4">
         <x:v>129330.25</x:v>
       </x:c>
       <x:c r="K60" s="4">
         <x:v>129330.25</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>48347.76</x:v>
+        <x:v>129320.78</x:v>
       </x:c>
       <x:c r="N60" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>559888.13</x:v>
+        <x:v>688010.72</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>559888.13</x:v>
+        <x:v>688010.72</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>416723.34</x:v>
+        <x:v>508510.46</x:v>
       </x:c>
       <x:c r="N61" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>688010.71</x:v>
+        <x:v>559888.13</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>688010.71</x:v>
+        <x:v>559888.13</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>508510.46</x:v>
+        <x:v>416723.34</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J63" s="4">
         <x:v>35528.64</x:v>
       </x:c>
       <x:c r="K63" s="4">
         <x:v>35528.64</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
         <x:v>35528.64</x:v>
       </x:c>
       <x:c r="N63" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>166475.54</x:v>
+        <x:v>1009669.55</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>166475.54</x:v>
+        <x:v>1009669.55</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>0</x:v>
+        <x:v>753439.72</x:v>
       </x:c>
       <x:c r="N64" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>2169723.59</x:v>
+        <x:v>955815.18</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>2169723.59</x:v>
+        <x:v>955815.18</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>0</x:v>
+        <x:v>227878.19</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>1009669.56</x:v>
+        <x:v>2169723.59</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>1009669.56</x:v>
+        <x:v>2169723.59</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>753439.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>1140740.35</x:v>
+        <x:v>166475.54</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>1140740.35</x:v>
+        <x:v>166475.54</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>791634.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>178860.75</x:v>
+        <x:v>1140740.35</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>107316.45</x:v>
+        <x:v>1140740.35</x:v>
       </x:c>
       <x:c r="L68" s="4">
-        <x:v>71544.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>0</x:v>
+        <x:v>791634.62</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>12</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>99652.17</x:v>
+        <x:v>178860.75</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>99652.17</x:v>
+        <x:v>107316.45</x:v>
       </x:c>
       <x:c r="L69" s="4">
-        <x:v>0</x:v>
+        <x:v>71544.3</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>39860.86</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>48</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>256920.32</x:v>
+        <x:v>99652.17</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>128460.17</x:v>
+        <x:v>99652.17</x:v>
       </x:c>
       <x:c r="L70" s="4">
-        <x:v>128460.15</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>39375</x:v>
+        <x:v>39860.86</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>12</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J71" s="4">
         <x:v>201074.77</x:v>
       </x:c>
       <x:c r="K71" s="4">
         <x:v>100537.39</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>100537.38</x:v>
       </x:c>
       <x:c r="M71" s="4">
         <x:v>39461.35</x:v>
       </x:c>
       <x:c r="N71" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>271935.7</x:v>
+        <x:v>256920.32</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>135967.85</x:v>
+        <x:v>128460.17</x:v>
       </x:c>
       <x:c r="L72" s="4">
-        <x:v>135967.85</x:v>
+        <x:v>128460.15</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>0</x:v>
+        <x:v>39375</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>6838.38</x:v>
+        <x:v>271935.7</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>6838.38</x:v>
+        <x:v>135967.85</x:v>
       </x:c>
       <x:c r="L73" s="4">
-        <x:v>0</x:v>
+        <x:v>135967.85</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>6838.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>446949.54</x:v>
+        <x:v>6838.38</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>374966.18</x:v>
+        <x:v>6838.38</x:v>
       </x:c>
       <x:c r="L74" s="4">
-        <x:v>71983.36</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>0</x:v>
+        <x:v>6838.38</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>11316.9</x:v>
+        <x:v>446949.54</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>11316.9</x:v>
+        <x:v>374966.18</x:v>
       </x:c>
       <x:c r="L75" s="4">
-        <x:v>0</x:v>
+        <x:v>71983.36</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>11316.94</x:v>
+        <x:v>70982.95</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>3</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>11316.9</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>11316.9</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>68916.1</x:v>
+        <x:v>11316.94</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>499690.98</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>499690.98</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>0</x:v>
+        <x:v>68916.1</x:v>
       </x:c>
       <x:c r="N77" s="5">
         <x:v>49</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J78" s="4">
-        <x:v>374948.71</x:v>
+        <x:v>499690.98</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>374948.71</x:v>
+        <x:v>499690.98</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>51119.04</x:v>
+        <x:v>88990.2</x:v>
       </x:c>
       <x:c r="N78" s="5">
         <x:v>49</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>365473.86</x:v>
+        <x:v>374948.71</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>354736.73</x:v>
+        <x:v>374948.71</x:v>
       </x:c>
       <x:c r="L79" s="4">
-        <x:v>10737.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>0</x:v>
+        <x:v>51119.04</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>49</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J80" s="4">
-        <x:v>8180.68</x:v>
+        <x:v>365473.86</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>8180.68</x:v>
+        <x:v>354736.73</x:v>
       </x:c>
       <x:c r="L80" s="4">
-        <x:v>0</x:v>
+        <x:v>10737.13</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>8180.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>3</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J81" s="4">
-        <x:v>498577.92</x:v>
+        <x:v>8180.68</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>498577.92</x:v>
+        <x:v>8180.68</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
-        <x:v>88120.03</x:v>
+        <x:v>8180.67</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J82" s="4">
-        <x:v>11100.65</x:v>
+        <x:v>498577.92</x:v>
       </x:c>
       <x:c r="K82" s="4">
-        <x:v>11100.65</x:v>
+        <x:v>498577.92</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
-        <x:v>11100.66</x:v>
+        <x:v>88120.03</x:v>
       </x:c>
       <x:c r="N82" s="5">
-        <x:v>3</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J83" s="4">
-        <x:v>374990.62</x:v>
+        <x:v>11100.65</x:v>
       </x:c>
       <x:c r="K83" s="4">
-        <x:v>374990.62</x:v>
+        <x:v>11100.65</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
-        <x:v>73283.18</x:v>
+        <x:v>11100.66</x:v>
       </x:c>
       <x:c r="N83" s="5">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J84" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>374990.62</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>374990.62</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>66111.19</x:v>
+        <x:v>73283.18</x:v>
       </x:c>
       <x:c r="N84" s="5">
         <x:v>49</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J85" s="4">
-        <x:v>12370.7</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>12370.7</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>12370.71</x:v>
+        <x:v>66111.19</x:v>
       </x:c>
       <x:c r="N85" s="5">
-        <x:v>3</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J86" s="4">
-        <x:v>12702.86</x:v>
+        <x:v>12370.7</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>12702.86</x:v>
+        <x:v>12370.7</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>12702.86</x:v>
+        <x:v>12370.71</x:v>
       </x:c>
       <x:c r="N86" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J87" s="4">
-        <x:v>374883.11</x:v>
+        <x:v>12702.86</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>374883.11</x:v>
+        <x:v>12702.86</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>53303.78</x:v>
+        <x:v>12702.86</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J88" s="4">
-        <x:v>11585.87</x:v>
+        <x:v>374883.11</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>11585.87</x:v>
+        <x:v>374883.11</x:v>
       </x:c>
       <x:c r="L88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>11585.87</x:v>
+        <x:v>53303.78</x:v>
       </x:c>
       <x:c r="N88" s="5">
-        <x:v>3</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J89" s="4">
-        <x:v>11744.89</x:v>
+        <x:v>11585.87</x:v>
       </x:c>
       <x:c r="K89" s="4">
-        <x:v>11744.89</x:v>
+        <x:v>11585.87</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
-        <x:v>11744.89</x:v>
+        <x:v>11585.87</x:v>
       </x:c>
       <x:c r="N89" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J90" s="4">
-        <x:v>11717.27</x:v>
+        <x:v>11744.89</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>11717.27</x:v>
+        <x:v>11744.89</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>11717.28</x:v>
+        <x:v>11744.89</x:v>
       </x:c>
       <x:c r="N90" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J91" s="4">
-        <x:v>499519.39</x:v>
+        <x:v>11717.27</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>499519.39</x:v>
+        <x:v>11717.27</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>0</x:v>
+        <x:v>11717.28</x:v>
       </x:c>
       <x:c r="N91" s="5">
-        <x:v>48</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J92" s="4">
-        <x:v>10433.33</x:v>
+        <x:v>499361.74</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>10433.33</x:v>
+        <x:v>499361.74</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>10433.31</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>3</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J93" s="4">
-        <x:v>414892.76</x:v>
+        <x:v>10433.33</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>414892.76</x:v>
+        <x:v>10433.33</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>46000</x:v>
+        <x:v>10433.31</x:v>
       </x:c>
       <x:c r="N93" s="5">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J94" s="4">
-        <x:v>499891.15</x:v>
+        <x:v>414892.76</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>499891.15</x:v>
+        <x:v>414892.76</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>95799.91</x:v>
+        <x:v>46000</x:v>
       </x:c>
       <x:c r="N94" s="5">
         <x:v>49</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>509450.73</x:v>
+        <x:v>499891.15</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>509450.73</x:v>
+        <x:v>499891.15</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
-        <x:v>406688.11</x:v>
+        <x:v>95799.91</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>12</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J96" s="4">
-        <x:v>4918185.93</x:v>
+        <x:v>509450.74</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>4918185.93</x:v>
+        <x:v>509450.74</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>2266075.98</x:v>
+        <x:v>406688.11</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>36</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J97" s="4">
-        <x:v>9686.49</x:v>
+        <x:v>4918185.93</x:v>
       </x:c>
       <x:c r="K97" s="4">
-        <x:v>9686.49</x:v>
+        <x:v>4918185.93</x:v>
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>9686.51</x:v>
+        <x:v>2266075.98</x:v>
       </x:c>
       <x:c r="N97" s="5">
-        <x:v>3</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J98" s="4">
-        <x:v>156641.26</x:v>
+        <x:v>9686.49</x:v>
       </x:c>
       <x:c r="K98" s="4">
-        <x:v>78320.63</x:v>
+        <x:v>9686.49</x:v>
       </x:c>
       <x:c r="L98" s="4">
-        <x:v>78320.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="4">
-        <x:v>61669.64</x:v>
+        <x:v>9686.51</x:v>
       </x:c>
       <x:c r="N98" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J99" s="4">
-        <x:v>153234.18</x:v>
+        <x:v>156641.26</x:v>
       </x:c>
       <x:c r="K99" s="4">
-        <x:v>153234.18</x:v>
+        <x:v>78320.63</x:v>
       </x:c>
       <x:c r="L99" s="4">
-        <x:v>0</x:v>
+        <x:v>78320.63</x:v>
       </x:c>
       <x:c r="M99" s="4">
-        <x:v>25539.03</x:v>
+        <x:v>78320.63</x:v>
       </x:c>
       <x:c r="N99" s="5">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J100" s="4">
-        <x:v>174827.88</x:v>
+        <x:v>153234.18</x:v>
       </x:c>
       <x:c r="K100" s="4">
-        <x:v>87413.94</x:v>
+        <x:v>153234.18</x:v>
       </x:c>
       <x:c r="L100" s="4">
-        <x:v>87413.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>0</x:v>
+        <x:v>45632.8</x:v>
       </x:c>
       <x:c r="N100" s="5">
-        <x:v>12</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>748676.6</x:v>
+        <x:v>174827.88</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>374338.3</x:v>
+        <x:v>87413.94</x:v>
       </x:c>
       <x:c r="L101" s="4">
-        <x:v>374338.3</x:v>
+        <x:v>87413.94</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>139714</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N101" s="5">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C102" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D102" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E102" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F102" s="3" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="G102" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C102" s="3" t="s">
-[...11 lines deleted...]
-      <x:c r="G102" s="3" t="s">
+      <x:c r="H102" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="H102" s="3" t="s">
+      <x:c r="I102" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="I102" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J102" s="4">
-        <x:v>12892.2</x:v>
+        <x:v>748676.6</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>12892.2</x:v>
+        <x:v>374338.3</x:v>
       </x:c>
       <x:c r="L102" s="4">
-        <x:v>0</x:v>
+        <x:v>374338.3</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>12892.22</x:v>
+        <x:v>139714</x:v>
       </x:c>
       <x:c r="N102" s="5">
-        <x:v>3</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C103" s="3" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D103" s="3" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J103" s="4">
-        <x:v>13876.44</x:v>
+        <x:v>12892.2</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>13876.44</x:v>
+        <x:v>12892.2</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>13876.47</x:v>
+        <x:v>12892.22</x:v>
       </x:c>
       <x:c r="N103" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J104" s="4">
-        <x:v>5438.3</x:v>
+        <x:v>13876.44</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>5438.3</x:v>
+        <x:v>13876.44</x:v>
       </x:c>
       <x:c r="L104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>5438.31</x:v>
+        <x:v>13876.47</x:v>
       </x:c>
       <x:c r="N104" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J105" s="4">
-        <x:v>399292.17</x:v>
+        <x:v>5438.3</x:v>
       </x:c>
       <x:c r="K105" s="4">
-        <x:v>399292.17</x:v>
+        <x:v>5438.3</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
-        <x:v>0</x:v>
+        <x:v>5438.31</x:v>
       </x:c>
       <x:c r="N105" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="J106" s="4">
         <x:v>3764061.2</x:v>
       </x:c>
       <x:c r="K106" s="4">
         <x:v>3764061.2</x:v>
       </x:c>
       <x:c r="L106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N106" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="J107" s="4">
-        <x:v>431850.11</x:v>
+        <x:v>399292.17</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>431850.11</x:v>
+        <x:v>399292.17</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N107" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>559642.74</x:v>
+        <x:v>431850.11</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>559642.74</x:v>
+        <x:v>431850.11</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>76489.27</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N108" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J109" s="4">
-        <x:v>1327242.83</x:v>
+        <x:v>559642.74</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>1327242.83</x:v>
+        <x:v>559642.74</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>0</x:v>
+        <x:v>197242.78</x:v>
       </x:c>
       <x:c r="N109" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>11498.44</x:v>
+        <x:v>1327242.83</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>11498.44</x:v>
+        <x:v>1327242.83</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>5755.11</x:v>
+        <x:v>11498.44</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>5755.11</x:v>
+        <x:v>11498.44</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>5755.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N111" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J112" s="4">
-        <x:v>15292.74</x:v>
+        <x:v>5755.11</x:v>
       </x:c>
       <x:c r="K112" s="4">
-        <x:v>15292.74</x:v>
+        <x:v>5755.11</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
-        <x:v>15292.74</x:v>
+        <x:v>5755.13</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>12892.2</x:v>
+        <x:v>15292.74</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>12892.2</x:v>
+        <x:v>15292.74</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>0</x:v>
+        <x:v>15292.74</x:v>
       </x:c>
       <x:c r="N113" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="J114" s="4">
         <x:v>12892.2</x:v>
       </x:c>
       <x:c r="K114" s="4">
         <x:v>12892.2</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>12892.22</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N114" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>12395.39</x:v>
+        <x:v>12892.2</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>12395.39</x:v>
+        <x:v>12892.2</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>12395.42</x:v>
+        <x:v>12892.22</x:v>
       </x:c>
       <x:c r="N115" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>451</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>12725.51</x:v>
+        <x:v>12395.39</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>12725.51</x:v>
+        <x:v>12395.39</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>12725.54</x:v>
+        <x:v>12395.42</x:v>
       </x:c>
       <x:c r="N116" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="J117" s="4">
-        <x:v>508776.01</x:v>
+        <x:v>12725.51</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>508776.01</x:v>
+        <x:v>12725.51</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>361521.58</x:v>
+        <x:v>12725.54</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J118" s="4">
         <x:v>1471866.05</x:v>
       </x:c>
       <x:c r="K118" s="4">
         <x:v>1471866.05</x:v>
       </x:c>
       <x:c r="L118" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
         <x:v>1025566.91</x:v>
       </x:c>
       <x:c r="N118" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
-        <x:v>462</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J119" s="4">
-        <x:v>509276.47</x:v>
+        <x:v>508776.01</x:v>
       </x:c>
       <x:c r="K119" s="4">
-        <x:v>509276.47</x:v>
+        <x:v>508776.01</x:v>
       </x:c>
       <x:c r="L119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M119" s="4">
-        <x:v>0</x:v>
+        <x:v>361521.58</x:v>
       </x:c>
       <x:c r="N119" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>465</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="J120" s="4">
-        <x:v>4414.99</x:v>
+        <x:v>509276.47</x:v>
       </x:c>
       <x:c r="K120" s="4">
-        <x:v>4414.99</x:v>
+        <x:v>509276.47</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
-        <x:v>4415.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N120" s="5">
-        <x:v>3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="J121" s="4">
-        <x:v>12177.93</x:v>
+        <x:v>4414.99</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>12177.93</x:v>
+        <x:v>4414.99</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>12177.95</x:v>
+        <x:v>4415.01</x:v>
       </x:c>
       <x:c r="N121" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>14185.79</x:v>
+        <x:v>12177.93</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>14185.79</x:v>
+        <x:v>12177.93</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>14185.79</x:v>
+        <x:v>12177.95</x:v>
       </x:c>
       <x:c r="N122" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
-        <x:v>481</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J123" s="4">
-        <x:v>12568.3</x:v>
+        <x:v>14185.79</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>12568.3</x:v>
+        <x:v>14185.79</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>12568.3</x:v>
+        <x:v>14185.79</x:v>
       </x:c>
       <x:c r="N123" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>11389.51</x:v>
+        <x:v>12568.3</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>11389.51</x:v>
+        <x:v>12568.3</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>11389.54</x:v>
+        <x:v>12568.3</x:v>
       </x:c>
       <x:c r="N124" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
-        <x:v>490</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="J125" s="4">
-        <x:v>7839.12</x:v>
+        <x:v>11389.51</x:v>
       </x:c>
       <x:c r="K125" s="4">
-        <x:v>7839.12</x:v>
+        <x:v>11389.51</x:v>
       </x:c>
       <x:c r="L125" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M125" s="4">
-        <x:v>7839.13</x:v>
+        <x:v>11389.54</x:v>
       </x:c>
       <x:c r="N125" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>350</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J126" s="4">
-        <x:v>10424.71</x:v>
+        <x:v>7839.12</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>10424.71</x:v>
+        <x:v>7839.12</x:v>
       </x:c>
       <x:c r="L126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>10424.73</x:v>
+        <x:v>7839.13</x:v>
       </x:c>
       <x:c r="N126" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J127" s="4">
-        <x:v>647000.15</x:v>
+        <x:v>10424.71</x:v>
       </x:c>
       <x:c r="K127" s="4">
-        <x:v>647000.15</x:v>
+        <x:v>10424.71</x:v>
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>0</x:v>
+        <x:v>10424.73</x:v>
       </x:c>
       <x:c r="N127" s="5">
-        <x:v>12</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
-        <x:v>501</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="J128" s="4">
-        <x:v>3198185.07</x:v>
+        <x:v>511267.25</x:v>
       </x:c>
       <x:c r="K128" s="4">
-        <x:v>3198185.07</x:v>
+        <x:v>511267.25</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M128" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N128" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="J129" s="4">
-        <x:v>511267.25</x:v>
+        <x:v>3198185.07</x:v>
       </x:c>
       <x:c r="K129" s="4">
-        <x:v>511267.25</x:v>
+        <x:v>3198185.07</x:v>
       </x:c>
       <x:c r="L129" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M129" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N129" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
-        <x:v>507</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
-        <x:v>508</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J130" s="4">
-        <x:v>12891.42</x:v>
+        <x:v>647000.15</x:v>
       </x:c>
       <x:c r="K130" s="4">
-        <x:v>12891.42</x:v>
+        <x:v>647000.15</x:v>
       </x:c>
       <x:c r="L130" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M130" s="4">
-        <x:v>12891.44</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N130" s="5">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E131" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F131" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I131" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="J131" s="4">
-        <x:v>8581.52</x:v>
+        <x:v>12891.42</x:v>
       </x:c>
       <x:c r="K131" s="4">
-        <x:v>8581.52</x:v>
+        <x:v>12891.42</x:v>
       </x:c>
       <x:c r="L131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M131" s="4">
-        <x:v>8581.52</x:v>
+        <x:v>12891.44</x:v>
       </x:c>
       <x:c r="N131" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I132" s="3" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="J132" s="4">
-        <x:v>13002.14</x:v>
+        <x:v>8581.52</x:v>
       </x:c>
       <x:c r="K132" s="4">
-        <x:v>13002.14</x:v>
+        <x:v>8581.52</x:v>
       </x:c>
       <x:c r="L132" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M132" s="4">
-        <x:v>13002.15</x:v>
+        <x:v>8581.52</x:v>
       </x:c>
       <x:c r="N132" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H133" s="3" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I133" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J133" s="4">
-        <x:v>1639165.7</x:v>
+        <x:v>13002.14</x:v>
       </x:c>
       <x:c r="K133" s="4">
-        <x:v>1639165.7</x:v>
+        <x:v>13002.14</x:v>
       </x:c>
       <x:c r="L133" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M133" s="4">
-        <x:v>894855.06</x:v>
+        <x:v>13002.15</x:v>
       </x:c>
       <x:c r="N133" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="J134" s="4">
-        <x:v>1093106.27</x:v>
+        <x:v>1639165.7</x:v>
       </x:c>
       <x:c r="K134" s="4">
-        <x:v>546553.13</x:v>
+        <x:v>1639165.7</x:v>
       </x:c>
       <x:c r="L134" s="4">
-        <x:v>546553.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M134" s="4">
-        <x:v>0</x:v>
+        <x:v>894855.06</x:v>
       </x:c>
       <x:c r="N134" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H135" s="3" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I135" s="3" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="J135" s="4">
-        <x:v>548508</x:v>
+        <x:v>1093106.27</x:v>
       </x:c>
       <x:c r="K135" s="4">
-        <x:v>329104.8</x:v>
+        <x:v>546553.13</x:v>
       </x:c>
       <x:c r="L135" s="4">
-        <x:v>219403.2</x:v>
+        <x:v>546553.14</x:v>
       </x:c>
       <x:c r="M135" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N135" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
-        <x:v>530</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
-        <x:v>531</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
-        <x:v>532</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="J136" s="4">
         <x:v>531104.44</x:v>
       </x:c>
       <x:c r="K136" s="4">
         <x:v>318662.66</x:v>
       </x:c>
       <x:c r="L136" s="4">
         <x:v>212441.78</x:v>
       </x:c>
       <x:c r="M136" s="4">
         <x:v>318662.66</x:v>
       </x:c>
       <x:c r="N136" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
-        <x:v>537</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
-        <x:v>538</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="J137" s="4">
-        <x:v>125288.71</x:v>
+        <x:v>548508</x:v>
       </x:c>
       <x:c r="K137" s="4">
-        <x:v>125288.71</x:v>
+        <x:v>329104.8</x:v>
       </x:c>
       <x:c r="L137" s="4">
-        <x:v>0</x:v>
+        <x:v>219403.2</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>125288.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N137" s="5">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>115121.07</x:v>
+        <x:v>125288.71</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>86340.8</x:v>
+        <x:v>125288.71</x:v>
       </x:c>
       <x:c r="L138" s="4">
-        <x:v>28780.27</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
-        <x:v>0</x:v>
+        <x:v>125288.71</x:v>
       </x:c>
       <x:c r="N138" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
-        <x:v>548</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J139" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>115121.07</x:v>
       </x:c>
       <x:c r="K139" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>86340.8</x:v>
       </x:c>
       <x:c r="L139" s="4">
-        <x:v>0</x:v>
+        <x:v>28780.27</x:v>
       </x:c>
       <x:c r="M139" s="4">
-        <x:v>58515.97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N139" s="5">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="J140" s="4">
-        <x:v>499966.88</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="K140" s="4">
-        <x:v>499966.88</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="L140" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M140" s="4">
-        <x:v>80164.84</x:v>
+        <x:v>58515.97</x:v>
       </x:c>
       <x:c r="N140" s="5">
         <x:v>49</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J141" s="4">
-        <x:v>499794.68</x:v>
+        <x:v>499966.88</x:v>
       </x:c>
       <x:c r="K141" s="4">
-        <x:v>241031.2</x:v>
+        <x:v>499966.88</x:v>
       </x:c>
       <x:c r="L141" s="4">
-        <x:v>258763.48</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M141" s="4">
-        <x:v>40400.24</x:v>
+        <x:v>80164.84</x:v>
       </x:c>
       <x:c r="N141" s="5">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="I142" s="3" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="J142" s="4">
-        <x:v>384903.61</x:v>
+        <x:v>499794.68</x:v>
       </x:c>
       <x:c r="K142" s="4">
-        <x:v>374933.41</x:v>
+        <x:v>241031.2</x:v>
       </x:c>
       <x:c r="L142" s="4">
-        <x:v>9970.2</x:v>
+        <x:v>258763.48</x:v>
       </x:c>
       <x:c r="M142" s="4">
-        <x:v>55406.9</x:v>
+        <x:v>40400.24</x:v>
       </x:c>
       <x:c r="N142" s="5">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
-        <x:v>567</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="J143" s="4">
-        <x:v>10637.48</x:v>
+        <x:v>384903.61</x:v>
       </x:c>
       <x:c r="K143" s="4">
-        <x:v>10637.48</x:v>
+        <x:v>374933.41</x:v>
       </x:c>
       <x:c r="L143" s="4">
-        <x:v>0</x:v>
+        <x:v>9970.2</x:v>
       </x:c>
       <x:c r="M143" s="4">
-        <x:v>10637.48</x:v>
+        <x:v>55406.9</x:v>
       </x:c>
       <x:c r="N143" s="5">
-        <x:v>3</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="J144" s="4">
-        <x:v>62732.61</x:v>
+        <x:v>10637.48</x:v>
       </x:c>
       <x:c r="K144" s="4">
-        <x:v>62732.61</x:v>
+        <x:v>10637.48</x:v>
       </x:c>
       <x:c r="L144" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M144" s="4">
-        <x:v>62732.62</x:v>
+        <x:v>10637.48</x:v>
       </x:c>
       <x:c r="N144" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H145" s="3" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="I145" s="3" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="J145" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>62732.61</x:v>
       </x:c>
       <x:c r="K145" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>62732.61</x:v>
       </x:c>
       <x:c r="L145" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M145" s="4">
-        <x:v>120375.92</x:v>
+        <x:v>62732.62</x:v>
       </x:c>
       <x:c r="N145" s="5">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H146" s="3" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="H146" s="3" t="s">
+      <x:c r="I146" s="3" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="I146" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J146" s="4">
-        <x:v>607754.16</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="K146" s="4">
-        <x:v>364652.5</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="L146" s="4">
-        <x:v>243101.66</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M146" s="4">
-        <x:v>0</x:v>
+        <x:v>120375.92</x:v>
       </x:c>
       <x:c r="N146" s="5">
-        <x:v>12</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
-        <x:v>584</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="J147" s="4">
-        <x:v>1955330.23</x:v>
+        <x:v>607754.16</x:v>
       </x:c>
       <x:c r="K147" s="4">
-        <x:v>973363.39</x:v>
+        <x:v>364652.5</x:v>
       </x:c>
       <x:c r="L147" s="4">
-        <x:v>981966.84</x:v>
+        <x:v>243101.66</x:v>
       </x:c>
       <x:c r="M147" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N147" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="J148" s="4">
-        <x:v>144055.59</x:v>
+        <x:v>1955330.23</x:v>
       </x:c>
       <x:c r="K148" s="4">
-        <x:v>86433.36</x:v>
+        <x:v>973363.39</x:v>
       </x:c>
       <x:c r="L148" s="4">
-        <x:v>57622.23</x:v>
+        <x:v>981966.84</x:v>
       </x:c>
       <x:c r="M148" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N148" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
-        <x:v>589</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J149" s="4">
-        <x:v>538773.82</x:v>
+        <x:v>144055.59</x:v>
       </x:c>
       <x:c r="K149" s="4">
-        <x:v>538773.82</x:v>
+        <x:v>86433.36</x:v>
       </x:c>
       <x:c r="L149" s="4">
-        <x:v>0</x:v>
+        <x:v>57622.23</x:v>
       </x:c>
       <x:c r="M149" s="4">
-        <x:v>215509.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N149" s="5">
-        <x:v>48</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
-        <x:v>598</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
-        <x:v>389</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J150" s="4">
-        <x:v>1317538.87</x:v>
+        <x:v>538773.82</x:v>
       </x:c>
       <x:c r="K150" s="4">
-        <x:v>658769.43</x:v>
+        <x:v>538773.82</x:v>
       </x:c>
       <x:c r="L150" s="4">
-        <x:v>658769.44</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M150" s="4">
-        <x:v>95149.72</x:v>
+        <x:v>215509.52</x:v>
       </x:c>
       <x:c r="N150" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
-        <x:v>598</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J151" s="4">
         <x:v>797231.87</x:v>
       </x:c>
       <x:c r="K151" s="4">
         <x:v>797231.87</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
-        <x:v>159446.37</x:v>
+        <x:v>318816.05</x:v>
       </x:c>
       <x:c r="N151" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>605</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H152" s="3" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J152" s="4">
-        <x:v>529637.35</x:v>
+        <x:v>1317538.87</x:v>
       </x:c>
       <x:c r="K152" s="4">
-        <x:v>317782.41</x:v>
+        <x:v>658769.43</x:v>
       </x:c>
       <x:c r="L152" s="4">
-        <x:v>211854.94</x:v>
+        <x:v>658769.44</x:v>
       </x:c>
       <x:c r="M152" s="4">
-        <x:v>0</x:v>
+        <x:v>95149.72</x:v>
       </x:c>
       <x:c r="N152" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
-        <x:v>605</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="J153" s="4">
-        <x:v>720735.47</x:v>
+        <x:v>720657.09</x:v>
       </x:c>
       <x:c r="K153" s="4">
-        <x:v>432441.29</x:v>
+        <x:v>432394.26</x:v>
       </x:c>
       <x:c r="L153" s="4">
-        <x:v>288294.18</x:v>
+        <x:v>288262.83</x:v>
       </x:c>
       <x:c r="M153" s="4">
-        <x:v>238734.96</x:v>
+        <x:v>432394.25</x:v>
       </x:c>
       <x:c r="N153" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
-        <x:v>605</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="J154" s="4">
         <x:v>1401047.01</x:v>
       </x:c>
       <x:c r="K154" s="4">
         <x:v>700523.5</x:v>
       </x:c>
       <x:c r="L154" s="4">
         <x:v>700523.51</x:v>
       </x:c>
       <x:c r="M154" s="4">
         <x:v>277851.32</x:v>
       </x:c>
       <x:c r="N154" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
-        <x:v>605</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="J155" s="4">
         <x:v>1983818.32</x:v>
       </x:c>
       <x:c r="K155" s="4">
         <x:v>991909.16</x:v>
       </x:c>
       <x:c r="L155" s="4">
         <x:v>991909.16</x:v>
       </x:c>
       <x:c r="M155" s="4">
         <x:v>632869.55</x:v>
       </x:c>
       <x:c r="N155" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>618</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
-        <x:v>620</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J156" s="4">
-        <x:v>774745.52</x:v>
+        <x:v>529637.35</x:v>
       </x:c>
       <x:c r="K156" s="4">
-        <x:v>464847.31</x:v>
+        <x:v>317782.41</x:v>
       </x:c>
       <x:c r="L156" s="4">
-        <x:v>309898.21</x:v>
+        <x:v>211854.94</x:v>
       </x:c>
       <x:c r="M156" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N156" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
-        <x:v>597</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="J157" s="4">
-        <x:v>312548.25</x:v>
+        <x:v>774745.52</x:v>
       </x:c>
       <x:c r="K157" s="4">
-        <x:v>312548.25</x:v>
+        <x:v>464847.31</x:v>
       </x:c>
       <x:c r="L157" s="4">
-        <x:v>0</x:v>
+        <x:v>309898.21</x:v>
       </x:c>
       <x:c r="M157" s="4">
-        <x:v>62509.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N157" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="J158" s="4">
-        <x:v>2023779.8</x:v>
+        <x:v>364975.22</x:v>
       </x:c>
       <x:c r="K158" s="4">
-        <x:v>1011889.9</x:v>
+        <x:v>182487.61</x:v>
       </x:c>
       <x:c r="L158" s="4">
-        <x:v>1011889.9</x:v>
+        <x:v>182487.61</x:v>
       </x:c>
       <x:c r="M158" s="4">
-        <x:v>303190.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N158" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
-        <x:v>628</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
-        <x:v>634</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J159" s="4">
-        <x:v>364975.22</x:v>
+        <x:v>312548.25</x:v>
       </x:c>
       <x:c r="K159" s="4">
-        <x:v>182487.61</x:v>
+        <x:v>312548.25</x:v>
       </x:c>
       <x:c r="L159" s="4">
-        <x:v>182487.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
-        <x:v>0</x:v>
+        <x:v>125019.3</x:v>
       </x:c>
       <x:c r="N159" s="5">
-        <x:v>12</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>635</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="J160" s="4">
-        <x:v>6442277.7</x:v>
+        <x:v>2023779.8</x:v>
       </x:c>
       <x:c r="K160" s="4">
-        <x:v>6442277.7</x:v>
+        <x:v>1011889.9</x:v>
       </x:c>
       <x:c r="L160" s="4">
-        <x:v>0</x:v>
+        <x:v>1011889.9</x:v>
       </x:c>
       <x:c r="M160" s="4">
-        <x:v>1932683.31</x:v>
+        <x:v>303190.41</x:v>
       </x:c>
       <x:c r="N160" s="5">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
-        <x:v>641</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="J161" s="4">
-        <x:v>117801.65</x:v>
+        <x:v>6442277.7</x:v>
       </x:c>
       <x:c r="K161" s="4">
-        <x:v>117801.65</x:v>
+        <x:v>6442277.7</x:v>
       </x:c>
       <x:c r="L161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M161" s="4">
-        <x:v>39267.22</x:v>
+        <x:v>1932683.31</x:v>
       </x:c>
       <x:c r="N161" s="5">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>639</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
-        <x:v>641</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="J162" s="4">
-        <x:v>244323.31</x:v>
+        <x:v>12782.3</x:v>
       </x:c>
       <x:c r="K162" s="4">
-        <x:v>146593.98</x:v>
+        <x:v>6391.15</x:v>
       </x:c>
       <x:c r="L162" s="4">
-        <x:v>97729.33</x:v>
+        <x:v>6391.15</x:v>
       </x:c>
       <x:c r="M162" s="4">
-        <x:v>146593.99</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N162" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
-        <x:v>648</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
-        <x:v>649</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I163" s="3" t="s">
-        <x:v>650</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J163" s="4">
-        <x:v>104865.96</x:v>
+        <x:v>43025.23</x:v>
       </x:c>
       <x:c r="K163" s="4">
-        <x:v>78649.47</x:v>
+        <x:v>21512.61</x:v>
       </x:c>
       <x:c r="L163" s="4">
-        <x:v>26216.49</x:v>
+        <x:v>21512.62</x:v>
       </x:c>
       <x:c r="M163" s="4">
-        <x:v>57842.83</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N163" s="5">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>651</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
-        <x:v>652</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
-        <x:v>459</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
-        <x:v>653</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
-        <x:v>654</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J164" s="4">
+        <x:v>117801.65</x:v>
+      </x:c>
+      <x:c r="K164" s="4">
+        <x:v>117801.65</x:v>
+      </x:c>
+      <x:c r="L164" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M164" s="4">
+        <x:v>39267.22</x:v>
+      </x:c>
+      <x:c r="N164" s="5">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="O164" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:15">
+      <x:c r="A165" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B165" s="3" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="C165" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D165" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E165" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F165" s="3" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="G165" s="3" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="H165" s="3" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="I165" s="3" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="J165" s="4">
+        <x:v>244323.31</x:v>
+      </x:c>
+      <x:c r="K165" s="4">
+        <x:v>146593.98</x:v>
+      </x:c>
+      <x:c r="L165" s="4">
+        <x:v>97729.33</x:v>
+      </x:c>
+      <x:c r="M165" s="4">
+        <x:v>146593.99</x:v>
+      </x:c>
+      <x:c r="N165" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O165" s="3" t="s">
+        <x:v>64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:15">
+      <x:c r="A166" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B166" s="3" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="C166" s="3" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="D166" s="3" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="E166" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F166" s="3" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="G166" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H166" s="3" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="I166" s="3" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="J166" s="4">
+        <x:v>409033.5</x:v>
+      </x:c>
+      <x:c r="K166" s="4">
+        <x:v>409033.5</x:v>
+      </x:c>
+      <x:c r="L166" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M166" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N166" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O166" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:15">
+      <x:c r="A167" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B167" s="3" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C167" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D167" s="3" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="E167" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F167" s="3" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="G167" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H167" s="3" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="I167" s="3" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="J167" s="4">
+        <x:v>104865.96</x:v>
+      </x:c>
+      <x:c r="K167" s="4">
+        <x:v>78649.47</x:v>
+      </x:c>
+      <x:c r="L167" s="4">
+        <x:v>26216.49</x:v>
+      </x:c>
+      <x:c r="M167" s="4">
+        <x:v>76701.77</x:v>
+      </x:c>
+      <x:c r="N167" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O167" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:15">
+      <x:c r="A168" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B168" s="3" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="C168" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D168" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E168" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F168" s="3" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="G168" s="3" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H168" s="3" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="I168" s="3" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="J168" s="4">
         <x:v>25587.85</x:v>
       </x:c>
-      <x:c r="K164" s="4">
+      <x:c r="K168" s="4">
         <x:v>25587.85</x:v>
       </x:c>
-      <x:c r="L164" s="4">
-[...2 lines deleted...]
-      <x:c r="M164" s="4">
+      <x:c r="L168" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M168" s="4">
         <x:v>25587.85</x:v>
       </x:c>
-      <x:c r="N164" s="5">
+      <x:c r="N168" s="5">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="O164" s="3" t="s">
-[...23 lines deleted...]
-    </x:row>
+      <x:c r="O168" s="3" t="s">
+        <x:v>64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>677</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:15">
+      <x:c r="A171" s="0" t="s">
+        <x:v>678</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:15">
+      <x:c r="A172" s="0" t="s">
+        <x:v>679</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:15">
+      <x:c r="A173" s="0" t="s">
+        <x:v>680</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:15">
+      <x:c r="A174" s="0" t="s">
+        <x:v>681</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A165:J165"/>
-[...2 lines deleted...]
-    <x:mergeCell ref="A168:J168"/>
     <x:mergeCell ref="A169:J169"/>
     <x:mergeCell ref="A170:J170"/>
+    <x:mergeCell ref="A171:J171"/>
+    <x:mergeCell ref="A172:J172"/>
+    <x:mergeCell ref="A173:J173"/>
+    <x:mergeCell ref="A174:J174"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>