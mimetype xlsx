--- v0 (2026-05-07)
+++ v1 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe7eb93e70f49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a61e642728d4ccf9d7ce330e098376c.psmdcp" Id="R7cf080e05e1d4114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f2a914e16a94f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27d9e29632bd477c89d4be5434562ee1.psmdcp" Id="R90d2d7da70044e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>