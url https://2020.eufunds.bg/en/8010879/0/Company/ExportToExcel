--- v1 (2026-06-17)
+++ v2 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f2a914e16a94f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27d9e29632bd477c89d4be5434562ee1.psmdcp" Id="R90d2d7da70044e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50157dce12be40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0377182a7e6946dfa0a576731e18ef24.psmdcp" Id="R9c9fce72ab7d4b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>