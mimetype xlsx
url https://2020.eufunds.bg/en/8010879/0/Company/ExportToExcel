--- v2 (2026-07-08)
+++ v3 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50157dce12be40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0377182a7e6946dfa0a576731e18ef24.psmdcp" Id="R9c9fce72ab7d4b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da828b22acd4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27b82ca4aac24517b0e8b4d4bd7cd8d1.psmdcp" Id="R2b03bde680d74c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>