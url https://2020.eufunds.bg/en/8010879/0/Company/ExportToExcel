--- v3 (2026-08-17)
+++ v4 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da828b22acd4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27b82ca4aac24517b0e8b4d4bd7cd8d1.psmdcp" Id="R2b03bde680d74c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6425c96bf6c48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bea070db45a4181a73fc6947060ee18.psmdcp" Id="Rf54183546c0f48aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>