--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b0f3ad70b2442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdd6668da47445ffa8657044f9290c2e.psmdcp" Id="R17e032c07398417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8253b23e70f45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68e8169e57da418f978ee3da60838132.psmdcp" Id="Rf4feca160ed944e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -734,101 +734,101 @@
       <x:c r="B6" s="9">
         <x:v>538295852</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>436122902</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>102172950</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>593247724.86</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>401430305.65</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>91406663.76</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>100410755.45</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>91.56</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>118738355.51</x:v>
+        <x:v>133208735.41</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>97290666.56</x:v>
+        <x:v>109176502.77</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>21447688.95</x:v>
+        <x:v>24032232.64</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>22.06</x:v>
+        <x:v>24.75</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1282504150</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1065657098</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>216847052</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>925897056.24</x:v>
+        <x:v>925897056.23</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>640916510.6</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>128874502.86</x:v>
+        <x:v>128874502.85</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>156106042.78</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>60.02</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>183528364.28</x:v>
+        <x:v>213297735.71</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>153154097.43</x:v>
+        <x:v>177633580.76</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>30374266.85</x:v>
+        <x:v>35664154.95</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>14.31</x:v>
+        <x:v>16.63</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>22694118</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19290000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>3404118</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>20736017.97</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>17625615.27</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>3110402.7</x:v>
       </x:c>
       <x:c r="H8" s="9">
@@ -842,116 +842,116 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>6168965.33</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>1088640.95</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>31.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1488820372</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1231868151</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>256952221</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>514926492.96</x:v>
+        <x:v>744657298.29</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>330160227.08</x:v>
+        <x:v>430218556.11</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>76492062.11</x:v>
+        <x:v>94149414.26</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>108274203.77</x:v>
+        <x:v>220289327.92</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>27.31</x:v>
+        <x:v>35.22</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>73448710.76</x:v>
+        <x:v>81320542.86</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>59056770.04</x:v>
+        <x:v>65384015.47</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>14391940.72</x:v>
+        <x:v>15936527.39</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>4.93</x:v>
+        <x:v>5.46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>67256935</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>47925600</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>19331335</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>61762615.42</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>44039019.53</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>17723595.89</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>91.83</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>33719070.06</x:v>
+        <x:v>34028748.97</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>24036912.02</x:v>
+        <x:v>24256983.85</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>9682158.04</x:v>
+        <x:v>9771765.12</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>50.13</x:v>
+        <x:v>50.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">