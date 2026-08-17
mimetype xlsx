--- v1 (2026-06-14)
+++ v2 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8253b23e70f45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68e8169e57da418f978ee3da60838132.psmdcp" Id="Rf4feca160ed944e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527f8c6aac1d41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b50924c5c56439fabf7bc2ee7ac4d7f.psmdcp" Id="Rf623dccc75b444e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -722,236 +722,236 @@
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>538295852</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>436122902</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>102172950</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>593247724.86</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>401430305.65</x:v>
+        <x:v>401430305.67</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>91406663.76</x:v>
+        <x:v>91406663.74</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>100410755.45</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>91.56</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>133208735.41</x:v>
+        <x:v>144312629.35</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>109176502.77</x:v>
+        <x:v>118142957.38</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>24032232.64</x:v>
+        <x:v>26169671.97</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>24.75</x:v>
+        <x:v>26.81</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1282504150</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1065657098</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>216847052</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>925897056.23</x:v>
+        <x:v>925884774.91</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>640916510.6</x:v>
+        <x:v>640906071.47</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>128874502.85</x:v>
+        <x:v>128872660.66</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>156106042.78</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>60.02</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>213297735.71</x:v>
+        <x:v>228201129.69</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>177633580.76</x:v>
+        <x:v>190298354.84</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>35664154.95</x:v>
+        <x:v>37902774.85</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>16.63</x:v>
+        <x:v>17.79</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>22694118</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19290000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>3404118</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>20736017.97</x:v>
+        <x:v>20864117.65</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>17625615.27</x:v>
+        <x:v>17734500</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>3110402.7</x:v>
+        <x:v>3129617.65</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>91.37</x:v>
+        <x:v>91.94</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>7257606.28</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>6168965.33</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>1088640.95</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>31.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1488820372</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1231868151</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>256952221</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>744657298.29</x:v>
+        <x:v>898196404.85</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>430218556.11</x:v>
+        <x:v>502537674.03</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>94149414.26</x:v>
+        <x:v>108899676.32</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>220289327.92</x:v>
+        <x:v>286759054.5</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>35.22</x:v>
+        <x:v>41.07</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>81320542.86</x:v>
+        <x:v>102088190.48</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>65384015.47</x:v>
+        <x:v>82713284.15</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>15936527.39</x:v>
+        <x:v>19374906.33</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>5.46</x:v>
+        <x:v>6.86</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>67256935</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>47925600</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>19331335</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>61762615.42</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>44039019.53</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>17723595.89</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>91.83</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>34028748.97</x:v>
+        <x:v>38996990.45</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>24256983.85</x:v>
+        <x:v>27796901.36</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>9771765.12</x:v>
+        <x:v>11200089.09</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>50.6</x:v>
+        <x:v>57.98</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">