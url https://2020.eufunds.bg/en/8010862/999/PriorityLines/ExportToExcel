--- v2 (2026-08-17)
+++ v3 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527f8c6aac1d41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b50924c5c56439fabf7bc2ee7ac4d7f.psmdcp" Id="Rf623dccc75b444e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd780fc444241ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b629ccb83554630abfceff393c225c7.psmdcp" Id="Ra17dffdfea794814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -719,198 +719,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>538295852</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>436122902</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>102172950</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>593247724.86</x:v>
+        <x:v>594195434.68</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>401430305.67</x:v>
+        <x:v>402000555.77</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>91406663.74</x:v>
+        <x:v>91507296.11</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>100410755.45</x:v>
+        <x:v>100687582.8</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>91.56</x:v>
+        <x:v>91.68</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>144312629.35</x:v>
+        <x:v>148058395.69</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>118142957.38</x:v>
+        <x:v>121316023.62</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>26169671.97</x:v>
+        <x:v>26742372.07</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>26.81</x:v>
+        <x:v>27.51</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1282504150</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1065657098</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>216847052</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>925884774.91</x:v>
+        <x:v>923855007.74</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>640906071.47</x:v>
+        <x:v>640335821.37</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>128872660.66</x:v>
+        <x:v>128772028.29</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>156106042.78</x:v>
+        <x:v>154747158.08</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>60.02</x:v>
+        <x:v>59.97</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>228201129.69</x:v>
+        <x:v>232154324.62</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>190298354.84</x:v>
+        <x:v>193623154.16</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>37902774.85</x:v>
+        <x:v>38531170.46</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>17.79</x:v>
+        <x:v>18.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>22694118</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19290000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>3404118</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>20864117.65</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>17734500</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>3129617.65</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>91.94</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>7257606.28</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>6168965.33</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>1088640.95</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>31.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
-        <x:v>1488820372</x:v>
+        <x:v>1407166626</x:v>
       </x:c>
       <x:c r="C9" s="9">
-        <x:v>1231868151</x:v>
+        <x:v>1150214405</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>256952221</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>898196404.85</x:v>
+        <x:v>972554825.04</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>502537674.03</x:v>
+        <x:v>563231561.32</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>108899676.32</x:v>
+        <x:v>120526733.95</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>286759054.5</x:v>
+        <x:v>288796529.77</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>41.07</x:v>
+        <x:v>48.59</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>102088190.48</x:v>
+        <x:v>113996671.24</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>82713284.15</x:v>
+        <x:v>92422873.25</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>19374906.33</x:v>
+        <x:v>21573797.99</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>6.86</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>67256935</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>47925600</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>19331335</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>61762615.42</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>44039019.53</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>17723595.89</x:v>
       </x:c>
       <x:c r="H10" s="9">