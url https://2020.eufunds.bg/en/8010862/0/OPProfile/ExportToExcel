--- v6 (2026-08-31)
+++ v7 (2026-09-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1857cfebda894ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2e0bbdbbcf2456b8e5690563b9409a3.psmdcp" Id="Rcc587e883b464d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb51fb864494577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ffe43a258ff4cd5992f9def7e426da1.psmdcp" Id="R5c814b5a683f4248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1413,258 +1413,258 @@
       </x:c>
       <x:c r="H38" s="4">
         <x:v>99569616.38</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>79896765.75</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1123723479.01</x:v>
+        <x:v>1123697273.85</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>920260235.18</x:v>
+        <x:v>920237960.79</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>33.87</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>226239297.68</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>182763015.82</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>6.82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1732111730.61</x:v>
+        <x:v>2417044776.65</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1420786766.22</x:v>
+        <x:v>1982235718.02</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>52.2</x:v>
+        <x:v>72.85</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>539378858.75</x:v>
+        <x:v>541752367.7</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>440405557.62</x:v>
+        <x:v>442382883.43</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>16.26</x:v>
+        <x:v>16.33</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1732111730.61</x:v>
+        <x:v>2417044776.65</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1420786766.22</x:v>
+        <x:v>1982235718.02</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>52.2</x:v>
+        <x:v>72.85</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>539378858.75</x:v>
+        <x:v>541752367.7</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>440405557.62</x:v>
+        <x:v>442382883.43</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>16.26</x:v>
+        <x:v>16.33</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1732111730.61</x:v>
+        <x:v>2417044776.65</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1420786766.22</x:v>
+        <x:v>1982235718.02</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>52.2</x:v>
+        <x:v>72.85</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>539378858.75</x:v>
+        <x:v>541752367.7</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>440405557.62</x:v>
+        <x:v>442382883.43</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>16.26</x:v>
+        <x:v>16.33</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1732111730.61</x:v>
+        <x:v>2417044776.65</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1420786766.22</x:v>
+        <x:v>1982235718.02</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>52.2</x:v>
+        <x:v>72.85</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>539378858.75</x:v>
+        <x:v>541752367.7</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>440405557.62</x:v>
+        <x:v>442382883.43</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>16.26</x:v>
+        <x:v>16.33</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1732111730.61</x:v>
+        <x:v>2417044776.65</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1420786766.22</x:v>
+        <x:v>1982235718.02</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>52.2</x:v>
+        <x:v>72.85</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>539378858.75</x:v>
+        <x:v>541752367.7</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>440405557.62</x:v>
+        <x:v>442382883.43</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>16.26</x:v>
+        <x:v>16.33</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1732111730.61</x:v>
+        <x:v>2417044776.65</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1420786766.22</x:v>
+        <x:v>1982235718.02</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>52.2</x:v>
+        <x:v>72.85</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>539378858.75</x:v>
+        <x:v>541752367.7</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>440405557.62</x:v>
+        <x:v>442382883.43</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>16.26</x:v>
+        <x:v>16.33</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">