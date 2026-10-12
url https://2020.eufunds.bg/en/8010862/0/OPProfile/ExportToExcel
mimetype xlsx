--- v7 (2026-09-21)
+++ v8 (2026-10-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb51fb864494577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ffe43a258ff4cd5992f9def7e426da1.psmdcp" Id="R5c814b5a683f4248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ab4818f035403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37b9ddaa662540048fe9fa7302a86ca8.psmdcp" Id="R7147de07f1bd4ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1413,258 +1413,258 @@
       </x:c>
       <x:c r="H38" s="4">
         <x:v>99569616.38</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>79896765.75</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1123697273.85</x:v>
+        <x:v>1123666724.86</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>920237960.79</x:v>
+        <x:v>920211994.14</x:v>
       </x:c>
       <x:c r="G39" s="4">
         <x:v>33.87</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>226239297.68</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>182763015.82</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>6.82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>2417044776.65</x:v>
+        <x:v>2470481773.82</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1982235718.02</x:v>
+        <x:v>2022847872.45</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>72.85</x:v>
+        <x:v>74.46</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>541752367.7</x:v>
+        <x:v>741178439.78</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>442382883.43</x:v>
+        <x:v>605689876.92</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>16.33</x:v>
+        <x:v>22.34</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>2417044776.65</x:v>
+        <x:v>2470481773.82</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1982235718.02</x:v>
+        <x:v>2022847872.45</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>72.85</x:v>
+        <x:v>74.46</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>541752367.7</x:v>
+        <x:v>741178439.78</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>442382883.43</x:v>
+        <x:v>605689876.92</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>16.33</x:v>
+        <x:v>22.34</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>2417044776.65</x:v>
+        <x:v>2470481773.82</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1982235718.02</x:v>
+        <x:v>2022847872.45</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>72.85</x:v>
+        <x:v>74.46</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>541752367.7</x:v>
+        <x:v>741178439.78</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>442382883.43</x:v>
+        <x:v>605689876.92</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>16.33</x:v>
+        <x:v>22.34</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>2417044776.65</x:v>
+        <x:v>2470481773.82</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1982235718.02</x:v>
+        <x:v>2022847872.45</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>72.85</x:v>
+        <x:v>74.46</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>541752367.7</x:v>
+        <x:v>741178439.78</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>442382883.43</x:v>
+        <x:v>605689876.92</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>16.33</x:v>
+        <x:v>22.34</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>2417044776.65</x:v>
+        <x:v>2470481773.82</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1982235718.02</x:v>
+        <x:v>2022847872.45</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>72.85</x:v>
+        <x:v>74.46</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>541752367.7</x:v>
+        <x:v>741178439.78</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>442382883.43</x:v>
+        <x:v>605689876.92</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>16.33</x:v>
+        <x:v>22.34</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>2417044776.65</x:v>
+        <x:v>2470481773.82</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1982235718.02</x:v>
+        <x:v>2022847872.45</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>72.85</x:v>
+        <x:v>74.46</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>541752367.7</x:v>
+        <x:v>741178439.78</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>442382883.43</x:v>
+        <x:v>605689876.92</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>16.33</x:v>
+        <x:v>22.34</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">