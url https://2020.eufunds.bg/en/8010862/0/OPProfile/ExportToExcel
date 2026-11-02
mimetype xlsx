--- v8 (2026-10-12)
+++ v9 (2026-11-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ab4818f035403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37b9ddaa662540048fe9fa7302a86ca8.psmdcp" Id="R7147de07f1bd4ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R027c8d2789954f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f0cb8e70898438d9e4b403f2de378f7.psmdcp" Id="R326747fd57e948c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1413,258 +1413,258 @@
       </x:c>
       <x:c r="H38" s="4">
         <x:v>99569616.38</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>79896765.75</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1123666724.86</x:v>
+        <x:v>1144452098.29</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>920211994.14</x:v>
+        <x:v>937850701.09</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>33.87</x:v>
+        <x:v>34.49</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>226239297.68</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>182763015.82</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>6.82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>2470481773.82</x:v>
+        <x:v>2514708529.2</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>2022847872.45</x:v>
+        <x:v>2059000779.71</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>74.46</x:v>
+        <x:v>75.79</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>741178439.78</x:v>
+        <x:v>778657203.2</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>605689876.92</x:v>
+        <x:v>635728601.07</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>22.34</x:v>
+        <x:v>23.47</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>2470481773.82</x:v>
+        <x:v>2514708529.2</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>2022847872.45</x:v>
+        <x:v>2059000779.71</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>74.46</x:v>
+        <x:v>75.79</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>741178439.78</x:v>
+        <x:v>778657203.2</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>605689876.92</x:v>
+        <x:v>635728601.07</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>22.34</x:v>
+        <x:v>23.47</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>2470481773.82</x:v>
+        <x:v>2514708529.2</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>2022847872.45</x:v>
+        <x:v>2059000779.71</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>74.46</x:v>
+        <x:v>75.79</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>741178439.78</x:v>
+        <x:v>778657203.2</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>605689876.92</x:v>
+        <x:v>635728601.07</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>22.34</x:v>
+        <x:v>23.47</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>2470481773.82</x:v>
+        <x:v>2514708529.2</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>2022847872.45</x:v>
+        <x:v>2059000779.71</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>74.46</x:v>
+        <x:v>75.79</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>741178439.78</x:v>
+        <x:v>778657203.2</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>605689876.92</x:v>
+        <x:v>635728601.07</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>22.34</x:v>
+        <x:v>23.47</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>2470481773.82</x:v>
+        <x:v>2514708529.2</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>2022847872.45</x:v>
+        <x:v>2059000779.71</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>74.46</x:v>
+        <x:v>75.79</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>741178439.78</x:v>
+        <x:v>778657203.2</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>605689876.92</x:v>
+        <x:v>635728601.07</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>22.34</x:v>
+        <x:v>23.47</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>2470481773.82</x:v>
+        <x:v>2514708529.2</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>2022847872.45</x:v>
+        <x:v>2059000779.71</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>74.46</x:v>
+        <x:v>75.79</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>741178439.78</x:v>
+        <x:v>778657203.2</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>605689876.92</x:v>
+        <x:v>635728601.07</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>22.34</x:v>
+        <x:v>23.47</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">