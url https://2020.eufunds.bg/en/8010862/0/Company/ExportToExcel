--- v0 (2026-04-29)
+++ v1 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30bce32575ce45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fdf99a4c14346d3a7eaafb8f4c30177.psmdcp" Id="Rafe4e6b2eda74306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0ce9885f9b488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62eebd89aa8643ca8b9264896bb2dd61.psmdcp" Id="Rad71600a098a44a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>