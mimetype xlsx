--- v1 (2026-06-12)
+++ v2 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0ce9885f9b488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62eebd89aa8643ca8b9264896bb2dd61.psmdcp" Id="Rad71600a098a44a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756b52624c594d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8ee466b4eb54868b9e18af41a747147.psmdcp" Id="Rb41262cde671499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>