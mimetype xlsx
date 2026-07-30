--- v2 (2026-07-03)
+++ v3 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756b52624c594d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8ee466b4eb54868b9e18af41a747147.psmdcp" Id="Rb41262cde671499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e73fa55b2e4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9844ee97ad014b08803a14c28fdbce8c.psmdcp" Id="R69cc6ec758e84985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>