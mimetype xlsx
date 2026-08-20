--- v3 (2026-07-30)
+++ v4 (2026-08-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e73fa55b2e4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9844ee97ad014b08803a14c28fdbce8c.psmdcp" Id="R69cc6ec758e84985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd71b844f3284e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/309ef8edb8dd4f5eac3d0ff027e0ca05.psmdcp" Id="R8e0356ea19554f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>