--- v4 (2026-08-20)
+++ v5 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd71b844f3284e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/309ef8edb8dd4f5eac3d0ff027e0ca05.psmdcp" Id="R8e0356ea19554f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddcf7dfe170e4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be57daa6053442b7b5077ac25ebfd859.psmdcp" Id="Rd0a8875fc1664ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>