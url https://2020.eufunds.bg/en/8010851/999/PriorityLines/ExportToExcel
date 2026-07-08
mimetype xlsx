--- v0 (2026-05-07)
+++ v1 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12892c1c348f4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff7c7d38d4fa4fc09513cd82ce051e0e.psmdcp" Id="Re28a71d4c0ca40b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed7ea09f82b4989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85a96a9617274ba18595366fed208aa8.psmdcp" Id="R8de73ef554a6419d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -719,157 +719,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>344002647.8</x:v>
+        <x:v>349098777.56</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>254132081.37</x:v>
+        <x:v>258299691.43</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>68734497.14</x:v>
+        <x:v>69663016.85</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>21136069.29</x:v>
+        <x:v>21136069.28</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>50.63</x:v>
+        <x:v>51.43</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>74378866.71</x:v>
+        <x:v>79403639.05</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>58657494.1</x:v>
+        <x:v>62600130.82</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>15721372.61</x:v>
+        <x:v>16803508.23</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>11.66</x:v>
+        <x:v>12.45</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>124755317.41</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>102385186.44</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>22370130.97</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>38.41</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>88220352.98</x:v>
+        <x:v>90073900.13</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>78852753.57</x:v>
+        <x:v>80373935.28</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>9367599.41</x:v>
+        <x:v>9699964.85</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>27.16</x:v>
+        <x:v>27.73</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>25858086</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>21220000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>4638086</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25856957.56</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>21219074.12</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>4637883.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>13612067.99</x:v>
+        <x:v>13688775.01</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>11170512.73</x:v>
+        <x:v>11224207.64</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2441555.26</x:v>
+        <x:v>2464567.37</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>52.64</x:v>
+        <x:v>52.94</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">