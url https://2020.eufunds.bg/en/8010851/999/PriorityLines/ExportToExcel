--- v1 (2026-07-08)
+++ v2 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed7ea09f82b4989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85a96a9617274ba18595366fed208aa8.psmdcp" Id="R8de73ef554a6419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83daf8c2b7f147af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd83d518f0c14eabad36a9fe97a3e6aa.psmdcp" Id="R2d3eac8d24644c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -719,157 +719,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>349098777.56</x:v>
+        <x:v>348513105.87</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>258299691.43</x:v>
+        <x:v>258040251.18</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>69663016.85</x:v>
+        <x:v>69614579.03</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>21136069.28</x:v>
+        <x:v>20858275.66</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>51.43</x:v>
+        <x:v>51.38</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>79403639.05</x:v>
+        <x:v>85185811.47</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>62600130.82</x:v>
+        <x:v>67202783.82</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>16803508.23</x:v>
+        <x:v>17983027.65</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>12.45</x:v>
+        <x:v>13.36</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>124755317.41</x:v>
+        <x:v>124373254.89</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>102385186.44</x:v>
+        <x:v>102071631.5</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>22370130.97</x:v>
+        <x:v>22301623.39</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>38.41</x:v>
+        <x:v>38.29</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>90073900.13</x:v>
+        <x:v>90691774.69</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>80373935.28</x:v>
+        <x:v>80881018.74</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>9699964.85</x:v>
+        <x:v>9810755.95</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>27.73</x:v>
+        <x:v>27.92</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>25858086</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>21220000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>4638086</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25856957.56</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>21219074.12</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>4637883.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>13688775.01</x:v>
+        <x:v>14543644.99</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>11224207.64</x:v>
+        <x:v>11934995.45</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2464567.37</x:v>
+        <x:v>2608649.54</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>52.94</x:v>
+        <x:v>56.24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">
@@ -886,54 +886,54 @@
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>15338758</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>14131962</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>1206796</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>15338710.93</x:v>
       </x:c>
       <x:c r="F10" s="9">
-        <x:v>14131919.4</x:v>
+        <x:v>14131919.39</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>1206791.53</x:v>
+        <x:v>1206791.54</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>