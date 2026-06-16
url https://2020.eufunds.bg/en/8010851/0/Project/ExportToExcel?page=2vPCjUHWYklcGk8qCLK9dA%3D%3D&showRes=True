--- v0 (2026-02-19)
+++ v1 (2026-06-16)
@@ -1,63 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1441cc63764ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46d4b1aa960b4835b5e6329d43fb7f0e.psmdcp" Id="Ra48deb2e5d5a4859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310662f40a5f437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7139d02160fb4fabbc3ccb405aa51552.psmdcp" Id="R9dab23a11db64e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="799" uniqueCount="799">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Programme "Research, Innovation and Digitalisation for Smart Transformation"</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Starting Year (from)</x:t>
   </x:si>
   <x:si>
     <x:t>Starting Year (to)</x:t>
   </x:si>
   <x:si>
     <x:t>End Year (from)</x:t>
   </x:si>
   <x:si>
     <x:t>End Year (to)</x:t>
   </x:si>
@@ -508,50 +511,62 @@
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, ул. Трети март № 7</x:t>
   </x:si>
   <x:si>
     <x:t>Gabrovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0092</x:t>
   </x:si>
   <x:si>
     <x:t>Innovation services for the benefit of BURIA TD EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>201363323 BF STUDIO LTD.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ЯРОСЛАВ ВЕШИН, бл. 32, вx. А, ет. 5, ап. 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Innovation Services for the Benefit of BF STUDIO LTD</x:t>
   </x:si>
   <x:si>
+    <x:t>202518342 Veritas Cluster</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1421, София 1421, ул. Богатица 34, офис А-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.003-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Development of the Existing Innovation Cluster “Veritas Cluster”</x:t>
+  </x:si>
+  <x:si>
     <x:t>203940407 VISV LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Petrich, 2850, Асен Златаров 10</x:t>
   </x:si>
   <x:si>
     <x:t>Petrich</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0048</x:t>
   </x:si>
   <x:si>
     <x:t>Innovation Services for the Benefit of VISV LTD</x:t>
   </x:si>
   <x:si>
     <x:t>148078320 Galera 07</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, ул. ВОЙНИШКА, 1, вх. Б, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>Ezerovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0126</x:t>
@@ -569,78 +584,78 @@
     <x:t>BG16RFPR002-1.005-0082</x:t>
   </x:si>
   <x:si>
     <x:t>Support for science-intensive services for the analysis of chemical and elemental composition of composite material and study of emissions from combustion of composite material using oxyhydrogen</x:t>
   </x:si>
   <x:si>
     <x:t>177549112 Directorate General "European Funds for Competitiveness" in the Ministry of Innovation and Growth, in the capacity of MA of PRIDST</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
     <x:t>ACM/ ministry</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Княз Александър I",  №12</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-3.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Support for the effective and efficient implementation of the activities related to the programming, management, monitoring, evaluation and selection of projects, and the control of the PRIDST in accordance with the current legislation and existing good practices"
 </x:t>
   </x:si>
   <x:si>
+    <x:t>177549112 DIRECTORATE GENERAL "EUROPEAN FUNDS FOR COMPETITIVENESS" AT THE MINISTRY OF INNOVATION AND GROWTH, IN ITS CAPACITY OF A MA OF Programme Research on PRIDST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. Княз Александър I- ви № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-3.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Financing of basic and additional employee compansation of the employees of the Managing Authority and all other accompanying expenses on PRIDST, according to national legislation and existing good practices.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Княз Александър I" № 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-3.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Evaluations of the Program</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Княз Александър I", № 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-3.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>“Provision of adequate and timely information to the public about the possibilities of financing under PRIDST, the criteria, rules and procedures for participation and its implementation”</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Financing of basic and additional employee compansation of the employees of the Managing Authority and all other accompanying expenses on PRIDST, according to national legislation and existing good practices.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">204664812 "GLOBAL JOBS" Ltd
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ПАТРИАРХ ЕВТИМИЙ, номер 60, ет. 1, ап. 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0147</x:t>
   </x:si>
   <x:si>
     <x:t>Small innovative grants for GLOBAL JOBS Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>206091394 GRAM ZA KILOGRAM</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, ул. Битоля, номер 12, партер</x:t>
   </x:si>
   <x:si>
     <x:t>Varna</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0144</x:t>
@@ -1002,54 +1017,90 @@
   <x:si>
     <x:t>Bulgaria, Peshtera, 4550, Христо Цикалов, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Peshtera</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment and development of Digital Innovation Hub Mechanika, Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>181396195 INSTITUTE BIG DATA FOR SMART SOCIETY - GATE</x:t>
   </x:si>
   <x:si>
     <x:t>Research organization</x:t>
   </x:si>
   <x:si>
     <x:t>Institute</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1164, бул. Джеймс Баучер 5</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFPR002-1.014-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Big Data for Smart Society (GATE)</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFPR002-1.009-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Data Space Interoperability Enabler</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181396195 Institute “Big Data for Smart Society” - GATE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1164, Ж.к. Лозенец, бул.“Джеймс Баучер“ № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.020-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>European Citiverses Uniting for Inclusiveness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.020-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data space for mobility (deployment)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.020-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgarian Romanian Observatory of Digital Media - BROD 2.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.020-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Spaces for Positive Energy Districts (DS4PED)</x:t>
   </x:si>
   <x:si>
     <x:t>000662089 "Acad. Evgeni Budevski" Institute of Electrochemistry and Energy Systems - Bulgarian Academy of Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. "Акад. Георги Бончев", бл. 10</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Development and Sustainability of Centre of Competence HITMOBIL</x:t>
   </x:si>
   <x:si>
     <x:t>175905727 INSTITUTE OF INFORMATION AND COMMUNICATION TECHNOLOGIES</x:t>
   </x:si>
   <x:si>
     <x:t>Unit of BAS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. АКАДЕМИК ГЕОРГИ БОНЧЕВ бл. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-0018</x:t>
   </x:si>
@@ -1117,51 +1168,51 @@
   <x:si>
     <x:t>BG16RFPR002-1.014-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Coastal Marine and Riverine Innovative &amp; Sustainable Management of Environments and Resources  (Blue Crystal)</x:t>
   </x:si>
   <x:si>
     <x:t>000663668 INSTITUT PO ORGANICHNA HIMIYA S TSENTAR PO FITOHIMIYA-SOFIYA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. АКАД.ГЕОРГИ БОНЧЕВ, бл. 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-0001</x:t>
   </x:si>
   <x:si>
     <x:t>CENTRE OF COMPETENCE “SUSTAINABLE UTILIZATION OF BIO RESOURCES AND WASTE OF MEDICINAL AND AROMATIC PLANTS FOR INNOVATIVE BIOACTIVE PRODUCTS“</x:t>
   </x:si>
   <x:si>
     <x:t>175905481 Institute of Robotics "St. Ap. and Evg. Matthew"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. „Акад. Георги Бончев“, бл. 2, ет. 4</x:t>
   </x:si>
   <x:si>
-    <x:t>Gabrovo,Varna,Sofia,Veliko Tarnovo</x:t>
+    <x:t>Sofia,Varna,Veliko Tarnovo,Gabrovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Sustainable development of Center of Competence "Quasar"</x:t>
   </x:si>
   <x:si>
     <x:t>208623082 ISOREA Bulgaria EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9002, р-н Одесос
 бул./ул. Сливница № 2, Хеймсдалгатан 12, Лгх -11-01, 19550 Марста, Стокхолм, Швеция</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.018-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Blood test kit for Alzheimer’s Disease early detection</x:t>
   </x:si>
   <x:si>
     <x:t>175319582 Bulgarian Construction Chamber</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1784, гр. София, р-н Младост, кв. ПОЛИГОНА ул. МИХАИЛ ТЕНЕВ №6</x:t>
@@ -1357,50 +1408,53 @@
   <x:si>
     <x:t>000405689 MEDITSINSKI UNIVERSITET - PLEVEN</x:t>
   </x:si>
   <x:si>
     <x:t>Educational establishment</x:t>
   </x:si>
   <x:si>
     <x:t>Higher education establishment/ University</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, ул. КЛИМЕНТ ОХРИДСКИ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-0002</x:t>
   </x:si>
   <x:si>
     <x:t>CENTRE OF COMPETENCE IN THE FIELF OF PERSONALISED MEDICINE, 3D AND TELEMEDICINE, ROBOTIC AND MINIMALLY INVASIVE SURGERY (CoC "Leonardo da Vinci")</x:t>
   </x:si>
   <x:si>
     <x:t>000455471 MEDICAL UNIVERSITY - PLOVDIV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, бул. „Васил Априлов“ №15А</x:t>
   </x:si>
   <x:si>
+    <x:t>Plovdiv,Sofia</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFPR002-1.014-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Center for Competence "PERIMED-2"</x:t>
   </x:si>
   <x:si>
     <x:t>204466240 MEDICAL CENTER ON CLINIC BULGARIA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1505, ул. Васил Друмев 39,  гр. София,</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0179</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Support for science-intensive services to implement and verify the in silico design approach in On Clinic's medical practice
 </x:t>
   </x:si>
   <x:si>
     <x:t>131318347 MENKAURA EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1612, бул. Цар Борис III  3; Ет. 8</x:t>
   </x:si>
   <x:si>
@@ -1589,51 +1643,51 @@
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
     <x:t>Other legal entity</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. "Александровска" № 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.003-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Science and Innovation for Children's Health</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 Burgas Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. Александровска 26.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.003-0004</x:t>
   </x:si>
   <x:si>
-    <x:t>'"Establishment of an Integrated Innovative Infrastructure for Science, Technology and Entrepreneurship in Burgas- InnoBurgas- Shaping the future"</x:t>
+    <x:t>"Establishment of an Integrated Innovative Infrastructure for Science, Technology and Entrepreneurship in Burgas- InnoBurgas- Shaping the future"</x:t>
   </x:si>
   <x:si>
     <x:t>175060126 OTO BULGARIA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ЦАР ИВАН АСЕН II-ри 52</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0093</x:t>
   </x:si>
   <x:si>
     <x:t>Innovation Services for the Benefit of OTO BULGARIA LTD</x:t>
   </x:si>
   <x:si>
     <x:t>103825820 PERILIS TRADING LTD.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kichevo, 9151, ТЕРИТОРИЯТА НА КООПЕРАЦИЯ ЗОРА</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0088</x:t>
   </x:si>
   <x:si>
     <x:t>Development of innovative detergents with probiotics</x:t>
   </x:si>
@@ -1646,53 +1700,50 @@
   <x:si>
     <x:t>BG16RFPR002-1.005-0054</x:t>
   </x:si>
   <x:si>
     <x:t>Science-intensive services increasing the innovation capacity and competitiveness of PIK 2003 Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>121205853 pCloud Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1784, Район р-н Младост; бул. "Цариградско шосе"  90</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.018-0003</x:t>
   </x:si>
   <x:si>
     <x:t>pCloud is an innovative software platform providing cloud storage services with the highest level of data protection through infrastructure based in the EU and the USA.</x:t>
   </x:si>
   <x:si>
     <x:t>000455457 University of Plovdiv "Paisii Hilendarski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, ул. "Цар Асен" № 24</x:t>
   </x:si>
   <x:si>
-    <x:t>Plovdiv,Sofia</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16RFPR002-1.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITY CENTER ON TAUTOMERIC RESEARCH AND EDUCATION IN SCIENCE AND TECHNOLOGY</x:t>
   </x:si>
   <x:si>
     <x:t>205433932 PREMIUM PARTNER LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Petrich, 2850, ул."Асен Златаров" 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0051</x:t>
   </x:si>
   <x:si>
     <x:t>Innovation Services for the Benefit of Premium Partner Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>201767320 PRINTTIME Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1612, Житница 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0038</x:t>
@@ -1814,50 +1865,62 @@
   <x:si>
     <x:t>176410056 ASSOCIATION "AUTOMOTIVE CLUSTER BULGARIA"</x:t>
   </x:si>
   <x:si>
     <x:t>Private benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1784, р-н Младост,  Тех Парк, бул. Цариградско шосе  111Б,  ет. 2, ап. офис 2.07a</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Developing capacity for innovation and implementation of modern technologies in the automotive sector by creating a modern training center at Automotive Cluster Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1784, бул. Цариградско шосе, номер 111Б, ет. 2, ап. офис 2.07a</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>European Digital Innovation Hub – Northwest Automotive  Cluster Bulgaria (EDIH-NWACB)</x:t>
   </x:si>
   <x:si>
+    <x:t>176731397 Digital National Alliance (DNA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, БЪЛГАРИЯ, 111, вх. А, ет. 5, офис 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Development of the National Innovation Cluster Space&amp;STEAM as an Integrated Platform for Science, Enterpreneurship and Space Technologies“.</x:t>
+  </x:si>
+  <x:si>
     <x:t>176362864 Association "Underground Infrastructure Industrial Cluster"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1784, ж.к. Полигона, ул. "Михаил Тенев" № 6, офис 6.4</x:t>
   </x:si>
   <x:si>
     <x:t>Koprinka</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Support for an innovative "Industrial Cluster Underground Infrastructure"</x:t>
   </x:si>
   <x:si>
     <x:t>206539946 CreaTech Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, Мизия 13</x:t>
   </x:si>
   <x:si>
     <x:t>Vidin</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.003-0013</x:t>
@@ -1878,87 +1941,99 @@
     <x:t>Accelerated digitalisation for SMEs in CNR through the establishment and development of EDIH</x:t>
   </x:si>
   <x:si>
     <x:t>000707584 ASSOCIATION FOR ECONOMIC INITIATIVE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. Черни връх, номер 51д, ет. 4, офис 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>CYBERsecurity 4 All STAkeholdeRs (CYBER4ALLSTAR)</x:t>
   </x:si>
   <x:si>
     <x:t>176612093 INSTITUT ZA AGROSTRATEGII I INOVATSII (IAI) St</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, ул. Дамян Груев № 1, ет. 6, ап. офис 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Unlocking the innovative potential of the South Central Region of Bulgaria and in the agricultural sector (acronym: AgroDigiRise)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177131294 ASSOCIATION "CLUSTER SOFIA KNOWLEDGE CITY"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. „Цар Калоян“ № 8, ет. 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.003-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cluster Center for Smart Urban Technologies</x:t>
   </x:si>
   <x:si>
     <x:t>175796345 Bulgarian Furniture Cluster</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Montana, 3400, Иван Давидков 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.003-0010</x:t>
   </x:si>
   <x:si>
     <x:t>MEBELTECH – Sustainable Innovations and Internationalisation in the Furniture Sector</x:t>
   </x:si>
   <x:si>
     <x:t>176968825 Research and Development and Innovation Consortium</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratory</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1784, бул. Цариградско шосе, номер 111</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-0014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEVELOPMENT AND SUSTAINABILITY PROGRAMME WITH A BUSINESS PLAN - Sofia Tech Park Laboratory Complex
 </x:t>
   </x:si>
   <x:si>
     <x:t>207764344 NATIONAL CENTRE OF EXCELLENCE  MECHATRONICS AND CLEAN TECHNOLOGIES</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1700, бул. Климент Охридски, номер 8, бл. 8</x:t>
   </x:si>
   <x:si>
-    <x:t>Gabrovo,Sofia,Plovdiv,Varna</x:t>
+    <x:t>Sofia,Gabrovo,Varna,Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-0006</x:t>
   </x:si>
   <x:si>
     <x:t>NATIONAL CENTER OF EXCELLENCE MECHATRONICS AND CLEAN TECNOLOGIES</x:t>
   </x:si>
   <x:si>
     <x:t>205840156 Association Regional Innovation Centre "Ambitious Gabrovo"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, ул. "Райко Даскалов" 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.003-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Sustainable development of Regional Innovation Centre "Ambitious Gabrovo"</x:t>
   </x:si>
   <x:si>
     <x:t>202604446 Safe part Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 9000, бул. Марица 97А</x:t>
   </x:si>
@@ -2044,109 +2119,106 @@
   <x:si>
     <x:t>200698863 SM METAL LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, ЦАР АСЕН 26, вх. 3, ет. 4, ап. 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0059</x:t>
   </x:si>
   <x:si>
     <x:t>Innovation Services in Favor of CM METAL LTD</x:t>
   </x:si>
   <x:si>
     <x:t>000670680 Sofia University St. Kliment Ohridski</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, София център, бул. "Цар Освободител" № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Sustainable development of Center of Excellence "Heritage BG"</x:t>
   </x:si>
   <x:si>
-    <x:t>000670680 Sofia University "St. Kliment Ohridski" - through the Big Data for a Smart Society Institute (GATE Institute)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000670680 SOFIYSKI UNIVERSITET "SV.KLIMENT OHRIDSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, ул. ЦАР ОСВОБОДИТЕЛ, номер 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CENTRE OF EXCELLENCE Universities for ScieNce, Informatics and Technologies in e-Society (UNITe)
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, бул. Цар Освободител №15</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Twinning2Green Transition Leadership</x:t>
   </x:si>
   <x:si>
     <x:t>000670680 Sofia University “St. Kliment Ohridski”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, бул. „Цар Освободител“ №15</x:t>
   </x:si>
   <x:si>
-    <x:t>Burgas,Veliko Tarnovo,Vratsa,Sofia</x:t>
+    <x:t>Sofia,Burgas,Veliko Tarnovo,Vratsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-0015</x:t>
   </x:si>
   <x:si>
     <x:t>CENTER OF COMPETENCE: „CLEAN TECHNOLOGIES FOR SUSTAINABLE ENVIRONMENT – WATER, WASTE, ENERGY FOR CIRCULAR ECONOMY” (Clean&amp;Circle)</x:t>
   </x:si>
   <x:si>
     <x:t>202099976 Sofia Tech Park JSC</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1784, Цариградско шосе № 111, сграда Лабораторен комплекс, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Defense Innovation Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1784, Бул. Цариградско шосе № 111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.021-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Management Hub for Technology and Knowledge Transfer in Sofia Tech Park</x:t>
   </x:si>
   <x:si>
     <x:t>200931449 SSP RUSEVA KONSULT LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, пл. Дунав 1,бл. Етър</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0135</x:t>
   </x:si>
   <x:si>
     <x:t>The development and implementation of innovative business strategies for ecological transformation, sustainable accounting management, and efficient use of resources in accordance with modern requirements for corporate sustainability, ESG standards, and the principles of the circular economy</x:t>
   </x:si>
   <x:si>
     <x:t>131007150 ACCOUNTING COMPANY EUROSTANDARD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1574, Област София (столица), общ. Столична, гр. София, район Слатина, п.код 1574, ул. "МАРКО БОЧАР" 2, ет. 2, ап. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement and security of the innovative digital infrastructure for the sustainable development of "ACCOUNTING COMPANY EUROSTANDARD" Ltd.</x:t>
   </x:si>
@@ -2429,54 +2501,53 @@
     <x:t>BG16RFPR002-1.005-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Innovation Services for the Benefit of Qnkulov Trans LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information in the regions based on the latest update of the Grant contract</x:t>
   </x:si>
   <x:si>
     <x:t>The information about the actually paid project amounts is not related to the respective region, but is for the whole project. It is visible when accessing each individual project, and for all projects in the sample - when exporting the data.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -2520,93 +2591,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="6">
+  <x:cellStyleXfs count="7">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" quotePrefix="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="6">
+  <x:cellXfs count="7">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -2859,8638 +2937,8869 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O202"/>
+  <x:dimension ref="A1:O210"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:15">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B4" s="3" t="s"/>
+      <x:c r="B4" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="5" spans="1:15">
       <x:c r="A5" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15">
       <x:c r="A6" s="2" t="s">
-        <x:v>4</x:v>
-[...1 lines deleted...]
-      <x:c r="B6" s="3" t="s"/>
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:15">
       <x:c r="A7" s="2" t="s">
-        <x:v>5</x:v>
-[...1 lines deleted...]
-      <x:c r="B7" s="3" t="s"/>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="8" spans="1:15">
       <x:c r="A8" s="2" t="s">
-        <x:v>6</x:v>
-[...1 lines deleted...]
-      <x:c r="B8" s="3" t="s"/>
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:15">
       <x:c r="A9" s="2" t="s">
-        <x:v>7</x:v>
-[...1 lines deleted...]
-      <x:c r="B9" s="3" t="s"/>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="10" spans="1:15">
       <x:c r="A10" s="2" t="s">
-        <x:v>8</x:v>
-[...1 lines deleted...]
-      <x:c r="B10" s="3" t="s"/>
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="11" spans="1:15">
       <x:c r="A11" s="2" t="s">
-        <x:v>9</x:v>
-[...1 lines deleted...]
-      <x:c r="B11" s="3" t="s"/>
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:15">
       <x:c r="A12" s="2" t="s">
-        <x:v>10</x:v>
-[...1 lines deleted...]
-      <x:c r="B12" s="3" t="s"/>
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:15">
       <x:c r="A13" s="2" t="s">
-        <x:v>11</x:v>
-[...1 lines deleted...]
-      <x:c r="B13" s="3" t="s"/>
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:15">
       <x:c r="A14" s="2" t="s">
-        <x:v>12</x:v>
-[...1 lines deleted...]
-      <x:c r="B14" s="3" t="s"/>
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="15" spans="1:15">
       <x:c r="A15" s="2" t="s">
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="B15" s="3" t="s"/>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="16" spans="1:15">
       <x:c r="A16" s="2" t="s">
-        <x:v>14</x:v>
-[...1 lines deleted...]
-      <x:c r="B16" s="3" t="s"/>
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="17" spans="1:15">
       <x:c r="A17" s="2" t="s">
-        <x:v>15</x:v>
-[...3 lines deleted...]
-    <x:row r="18" spans="1:15" customFormat="1" ht="45" customHeight="1"/>
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:15" ht="45" customHeight="1"/>
     <x:row r="19" spans="1:15">
       <x:c r="A19" s="1" t="s">
-        <x:v>16</x:v>
-[...29 lines deleted...]
-    <x:row r="20" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B19" s="1"/>
+      <x:c r="C19" s="1"/>
+      <x:c r="D19" s="1"/>
+      <x:c r="E19" s="1"/>
+      <x:c r="F19" s="1"/>
+      <x:c r="G19" s="1"/>
+      <x:c r="H19" s="1"/>
+      <x:c r="I19" s="1"/>
+      <x:c r="J19" s="1"/>
+    </x:row>
+    <x:row r="20" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="21" spans="1:15">
       <x:c r="A21" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C21" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E21" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G21" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H21" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I21" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="I21" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J21" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="L21" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M21" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N21" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O21" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15">
       <x:c r="A22" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
-        <x:v>36</x:v>
-[...13 lines deleted...]
-      <x:c r="N22" s="5" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J22" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K22" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L22" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M22" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N22" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
-        <x:v>42</x:v>
-[...13 lines deleted...]
-      <x:c r="N23" s="5" t="n">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="J23" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K23" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N23" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>47</x:v>
-[...13 lines deleted...]
-      <x:c r="N24" s="5" t="n">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="J24" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K24" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N24" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>53</x:v>
-[...13 lines deleted...]
-      <x:c r="N25" s="5" t="n">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J25" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K25" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N25" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>58</x:v>
-[...13 lines deleted...]
-      <x:c r="N26" s="5" t="n">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="J26" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K26" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N26" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>63</x:v>
-[...13 lines deleted...]
-      <x:c r="N27" s="5" t="n">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J27" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K27" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L27" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M27" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N27" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
-        <x:v>67</x:v>
-[...13 lines deleted...]
-      <x:c r="N28" s="5" t="n">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="J28" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K28" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N28" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>74</x:v>
-[...1 lines deleted...]
-      <x:c r="J29" s="4" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J29" s="4">
         <x:v>3086950</x:v>
       </x:c>
-      <x:c r="K29" s="4" t="n">
+      <x:c r="K29" s="4">
         <x:v>3086950</x:v>
       </x:c>
-      <x:c r="L29" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N29" s="5" t="n">
+      <x:c r="L29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M29" s="4">
+        <x:v>910455.52</x:v>
+      </x:c>
+      <x:c r="N29" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>79</x:v>
-[...13 lines deleted...]
-      <x:c r="N30" s="5" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="J30" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K30" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M30" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="N30" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>85</x:v>
-[...1 lines deleted...]
-      <x:c r="J31" s="4" t="n">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="J31" s="4">
         <x:v>7521.1</x:v>
       </x:c>
-      <x:c r="K31" s="4" t="n">
+      <x:c r="K31" s="4">
         <x:v>7521.1</x:v>
       </x:c>
-      <x:c r="L31" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N31" s="5" t="n">
+      <x:c r="L31" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M31" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N31" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>89</x:v>
-[...13 lines deleted...]
-      <x:c r="N32" s="5" t="n">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="J32" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K32" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N32" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>93</x:v>
-[...13 lines deleted...]
-      <x:c r="N33" s="5" t="n">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J33" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K33" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N33" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>98</x:v>
-[...13 lines deleted...]
-      <x:c r="N34" s="5" t="n">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="J34" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K34" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N34" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>102</x:v>
-[...13 lines deleted...]
-      <x:c r="N35" s="5" t="n">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="J35" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K35" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N35" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>109</x:v>
-[...1 lines deleted...]
-      <x:c r="J36" s="4" t="n">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="J36" s="4">
         <x:v>3950000.18</x:v>
       </x:c>
-      <x:c r="K36" s="4" t="n">
+      <x:c r="K36" s="4">
         <x:v>1975000.09</x:v>
       </x:c>
-      <x:c r="L36" s="4" t="n">
+      <x:c r="L36" s="4">
         <x:v>1975000.09</x:v>
       </x:c>
-      <x:c r="M36" s="4" t="n">
+      <x:c r="M36" s="4">
         <x:v>515529.37</x:v>
       </x:c>
-      <x:c r="N36" s="5" t="n">
+      <x:c r="N36" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>113</x:v>
-[...13 lines deleted...]
-      <x:c r="N37" s="5" t="n">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="J37" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K37" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N37" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>118</x:v>
-[...14 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="J38" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="K38" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="L38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N38" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>123</x:v>
-[...13 lines deleted...]
-      <x:c r="N39" s="5" t="n">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="J39" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K39" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N39" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>127</x:v>
-[...14 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="J40" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="K40" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="L40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N40" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>132</x:v>
-[...13 lines deleted...]
-      <x:c r="N41" s="5" t="n">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="J41" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K41" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N41" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>136</x:v>
-[...1 lines deleted...]
-      <x:c r="J42" s="4" t="n">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="J42" s="4">
         <x:v>7521.1</x:v>
       </x:c>
-      <x:c r="K42" s="4" t="n">
+      <x:c r="K42" s="4">
         <x:v>7521.1</x:v>
       </x:c>
-      <x:c r="L42" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N42" s="5" t="n">
+      <x:c r="L42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N42" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>141</x:v>
-[...1 lines deleted...]
-      <x:c r="J43" s="4" t="n">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="J43" s="4">
         <x:v>1954943.72</x:v>
       </x:c>
-      <x:c r="K43" s="4" t="n">
+      <x:c r="K43" s="4">
         <x:v>1368460.6</x:v>
       </x:c>
-      <x:c r="L43" s="4" t="n">
+      <x:c r="L43" s="4">
         <x:v>586483.12</x:v>
       </x:c>
-      <x:c r="M43" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="N43" s="5" t="n">
+      <x:c r="M43" s="4">
+        <x:v>615552.57</x:v>
+      </x:c>
+      <x:c r="N43" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>146</x:v>
-[...1 lines deleted...]
-      <x:c r="J44" s="4" t="n">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="J44" s="4">
         <x:v>3323361.15</x:v>
       </x:c>
-      <x:c r="K44" s="4" t="n">
+      <x:c r="K44" s="4">
         <x:v>2326352.81</x:v>
       </x:c>
-      <x:c r="L44" s="4" t="n">
+      <x:c r="L44" s="4">
         <x:v>997008.34</x:v>
       </x:c>
-      <x:c r="M44" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="N44" s="5" t="n">
+      <x:c r="M44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N44" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>150</x:v>
-[...13 lines deleted...]
-      <x:c r="N45" s="5" t="n">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="J45" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K45" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N45" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>155</x:v>
-[...13 lines deleted...]
-      <x:c r="N46" s="5" t="n">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="J46" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K46" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N46" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>160</x:v>
-[...13 lines deleted...]
-      <x:c r="N47" s="5" t="n">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="J47" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K47" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L47" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M47" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N47" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>164</x:v>
-[...13 lines deleted...]
-      <x:c r="N48" s="5" t="n">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="J48" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K48" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N48" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="J49" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="J49" s="4">
+        <x:v>711207.01</x:v>
+      </x:c>
+      <x:c r="K49" s="4">
+        <x:v>355603.5</x:v>
+      </x:c>
+      <x:c r="L49" s="4">
+        <x:v>355603.51</x:v>
+      </x:c>
+      <x:c r="M49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N49" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="J50" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N50" s="5" t="n">
+      <x:c r="J50" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K50" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L50" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M50" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="N50" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>178</x:v>
-[...13 lines deleted...]
-      <x:c r="N51" s="5" t="n">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J51" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K51" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L51" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M51" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N51" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E52" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F52" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E52" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F52" s="3" t="s">
+      <x:c r="G52" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H52" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="G52" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H52" s="3" t="s">
+      <x:c r="I52" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="I52" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>84</x:v>
+      <x:c r="J52" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K52" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L52" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M52" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N52" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>187</x:v>
-[...13 lines deleted...]
-      <x:c r="N53" s="5" t="n">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="J53" s="4">
+        <x:v>2566685.24</x:v>
+      </x:c>
+      <x:c r="K53" s="4">
+        <x:v>2566685.24</x:v>
+      </x:c>
+      <x:c r="L53" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M53" s="4">
+        <x:v>481439.08</x:v>
+      </x:c>
+      <x:c r="N53" s="5">
         <x:v>84</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>190</x:v>
-[...13 lines deleted...]
-      <x:c r="N54" s="5" t="n">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="J54" s="4">
+        <x:v>10481519.76</x:v>
+      </x:c>
+      <x:c r="K54" s="4">
+        <x:v>10481519.76</x:v>
+      </x:c>
+      <x:c r="L54" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M54" s="4">
+        <x:v>9880736.75</x:v>
+      </x:c>
+      <x:c r="N54" s="5">
         <x:v>84</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>194</x:v>
-[...13 lines deleted...]
-      <x:c r="N55" s="5" t="n">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="J55" s="4">
+        <x:v>812586</x:v>
+      </x:c>
+      <x:c r="K55" s="4">
+        <x:v>812586</x:v>
+      </x:c>
+      <x:c r="L55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M55" s="4">
+        <x:v>81258.61</x:v>
+      </x:c>
+      <x:c r="N55" s="5">
         <x:v>84</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>198</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="J56" s="4">
+        <x:v>1520977</x:v>
+      </x:c>
+      <x:c r="K56" s="4">
+        <x:v>1520977</x:v>
+      </x:c>
+      <x:c r="L56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M56" s="4">
+        <x:v>287572.97</x:v>
+      </x:c>
+      <x:c r="N56" s="5">
+        <x:v>84</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="J57" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N57" s="5" t="n">
+      <x:c r="J57" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K57" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L57" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M57" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N57" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>207</x:v>
-[...13 lines deleted...]
-      <x:c r="N58" s="5" t="n">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J58" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K58" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N58" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="J59" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J59" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K59" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L59" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M59" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N59" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>216</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="J60" s="4">
+        <x:v>3024815.1</x:v>
+      </x:c>
+      <x:c r="K60" s="4">
+        <x:v>3024815.1</x:v>
+      </x:c>
+      <x:c r="L60" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M60" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N60" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="J61" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N61" s="5" t="n">
+      <x:c r="J61" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K61" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L61" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M61" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="N61" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C62" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D62" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E62" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F62" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C62" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F62" s="3" t="s">
+      <x:c r="G62" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="G62" s="3" t="s">
+      <x:c r="H62" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="H62" s="3" t="s">
+      <x:c r="I62" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="I62" s="3" t="s">
+      <x:c r="J62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N62" s="5">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="O62" s="3" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
-        <x:v>231</x:v>
-[...13 lines deleted...]
-      <x:c r="N63" s="5" t="n">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="J63" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K63" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N63" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>235</x:v>
-[...13 lines deleted...]
-      <x:c r="N64" s="5" t="n">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="J64" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="K64" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="L64" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M64" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N64" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="J65" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N65" s="5" t="n">
+      <x:c r="J65" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K65" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L65" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M65" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N65" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
-        <x:v>244</x:v>
-[...14 lines deleted...]
-        <x:v>66</x:v>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="J66" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K66" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L66" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M66" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N66" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>248</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="J67" s="4">
+        <x:v>5756579.05</x:v>
+      </x:c>
+      <x:c r="K67" s="4">
+        <x:v>5756579.05</x:v>
+      </x:c>
+      <x:c r="L67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M67" s="4">
+        <x:v>1231442.73</x:v>
+      </x:c>
+      <x:c r="N67" s="5">
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H68" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="H68" s="3" t="s">
+      <x:c r="I68" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="I68" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>48</x:v>
+      <x:c r="J68" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K68" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L68" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M68" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N68" s="5">
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C69" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D69" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C69" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E69" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="J69" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="J69" s="4">
+        <x:v>24539774.33</x:v>
+      </x:c>
+      <x:c r="K69" s="4">
+        <x:v>24539774.33</x:v>
+      </x:c>
+      <x:c r="L69" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M69" s="4">
+        <x:v>4907954.68</x:v>
+      </x:c>
+      <x:c r="N69" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>263</x:v>
-[...14 lines deleted...]
-        <x:v>8</x:v>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="J70" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K70" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L70" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M70" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N70" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="J71" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J71" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K71" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L71" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M71" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N71" s="5">
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>272</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="J72" s="4">
+        <x:v>4868890</x:v>
+      </x:c>
+      <x:c r="K72" s="4">
+        <x:v>4868890</x:v>
+      </x:c>
+      <x:c r="L72" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M72" s="4">
+        <x:v>1167525.34</x:v>
+      </x:c>
+      <x:c r="N72" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>276</x:v>
-[...13 lines deleted...]
-      <x:c r="N73" s="5" t="n">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="J73" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K73" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L73" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M73" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N73" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
-        <x:v>280</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="J74" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K74" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L74" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M74" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="N74" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
-        <x:v>284</x:v>
-[...13 lines deleted...]
-      <x:c r="N75" s="5" t="n">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="J75" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K75" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L75" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M75" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N75" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="J76" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N76" s="5" t="n">
+      <x:c r="J76" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K76" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L76" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M76" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N76" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
-        <x:v>293</x:v>
-[...13 lines deleted...]
-      <x:c r="N77" s="5" t="n">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="J77" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="K77" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="L77" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M77" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N77" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
-        <x:v>297</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="J78" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K78" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L78" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M78" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N78" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
-        <x:v>301</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="J79" s="4">
+        <x:v>3566000</x:v>
+      </x:c>
+      <x:c r="K79" s="4">
+        <x:v>2496200</x:v>
+      </x:c>
+      <x:c r="L79" s="4">
+        <x:v>1069800</x:v>
+      </x:c>
+      <x:c r="M79" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N79" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
-        <x:v>305</x:v>
-[...13 lines deleted...]
-      <x:c r="N80" s="5" t="n">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="J80" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K80" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L80" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M80" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N80" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
-        <x:v>309</x:v>
-[...13 lines deleted...]
-      <x:c r="N81" s="5" t="n">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="J81" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K81" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L81" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M81" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N81" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="J82" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>66</x:v>
+      <x:c r="J82" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K82" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L82" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M82" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N82" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="J83" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>8</x:v>
+      <x:c r="J83" s="4">
+        <x:v>4718610.51</x:v>
+      </x:c>
+      <x:c r="K83" s="4">
+        <x:v>4718610.51</x:v>
+      </x:c>
+      <x:c r="L83" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M83" s="4">
+        <x:v>1649617.85</x:v>
+      </x:c>
+      <x:c r="N83" s="5">
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="J84" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J84" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K84" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L84" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M84" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N84" s="5">
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D85" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E85" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F85" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D85" s="3" t="s">
+      <x:c r="G85" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="E85" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F85" s="3" t="s">
+      <x:c r="H85" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="G85" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H85" s="3" t="s">
+      <x:c r="I85" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="I85" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N85" s="5" t="n">
+      <x:c r="J85" s="4">
+        <x:v>4447214.25</x:v>
+      </x:c>
+      <x:c r="K85" s="4">
+        <x:v>4447214.25</x:v>
+      </x:c>
+      <x:c r="L85" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M85" s="4">
+        <x:v>3141930.57</x:v>
+      </x:c>
+      <x:c r="N85" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C86" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C86" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D86" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>334</x:v>
-[...13 lines deleted...]
-      <x:c r="N86" s="5" t="n">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="J86" s="4">
+        <x:v>7333064.73</x:v>
+      </x:c>
+      <x:c r="K86" s="4">
+        <x:v>7333064.73</x:v>
+      </x:c>
+      <x:c r="L86" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M86" s="4">
+        <x:v>1466612.95</x:v>
+      </x:c>
+      <x:c r="N86" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E87" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F87" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G87" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H87" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E87" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F87" s="3" t="s">
+      <x:c r="I87" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="G87" s="3" t="s">
-[...21 lines deleted...]
-        <x:v>68</x:v>
+      <x:c r="J87" s="4">
+        <x:v>1499264.38</x:v>
+      </x:c>
+      <x:c r="K87" s="4">
+        <x:v>1499264.38</x:v>
+      </x:c>
+      <x:c r="L87" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M87" s="4">
+        <x:v>299852.88</x:v>
+      </x:c>
+      <x:c r="N87" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C88" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D88" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E88" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F88" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G88" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H88" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C88" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F88" s="3" t="s">
+      <x:c r="I88" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="G88" s="3" t="s">
-[...21 lines deleted...]
-        <x:v>48</x:v>
+      <x:c r="J88" s="4">
+        <x:v>178690</x:v>
+      </x:c>
+      <x:c r="K88" s="4">
+        <x:v>89345</x:v>
+      </x:c>
+      <x:c r="L88" s="4">
+        <x:v>89345</x:v>
+      </x:c>
+      <x:c r="M88" s="4">
+        <x:v>17869</x:v>
+      </x:c>
+      <x:c r="N88" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>345</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
-        <x:v>348</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="J89" s="4">
+        <x:v>690150</x:v>
+      </x:c>
+      <x:c r="K89" s="4">
+        <x:v>345075</x:v>
+      </x:c>
+      <x:c r="L89" s="4">
+        <x:v>345075</x:v>
+      </x:c>
+      <x:c r="M89" s="4">
+        <x:v>69015</x:v>
+      </x:c>
+      <x:c r="N89" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>350</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
-        <x:v>352</x:v>
-[...14 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="J90" s="4">
+        <x:v>311370</x:v>
+      </x:c>
+      <x:c r="K90" s="4">
+        <x:v>155685</x:v>
+      </x:c>
+      <x:c r="L90" s="4">
+        <x:v>155685</x:v>
+      </x:c>
+      <x:c r="M90" s="4">
+        <x:v>31137</x:v>
+      </x:c>
+      <x:c r="N90" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
-        <x:v>354</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
-        <x:v>356</x:v>
-[...14 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="J91" s="4">
+        <x:v>634385.74</x:v>
+      </x:c>
+      <x:c r="K91" s="4">
+        <x:v>317192.87</x:v>
+      </x:c>
+      <x:c r="L91" s="4">
+        <x:v>317192.87</x:v>
+      </x:c>
+      <x:c r="M91" s="4">
+        <x:v>63438.57</x:v>
+      </x:c>
+      <x:c r="N91" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>360</x:v>
-[...13 lines deleted...]
-      <x:c r="N92" s="5" t="n">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J92" s="4">
+        <x:v>4624244.92</x:v>
+      </x:c>
+      <x:c r="K92" s="4">
+        <x:v>4624244.92</x:v>
+      </x:c>
+      <x:c r="L92" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M92" s="4">
+        <x:v>804071.62</x:v>
+      </x:c>
+      <x:c r="N92" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>362</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
-        <x:v>364</x:v>
-[...14 lines deleted...]
-        <x:v>66</x:v>
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="J93" s="4">
+        <x:v>6641968.93</x:v>
+      </x:c>
+      <x:c r="K93" s="4">
+        <x:v>6641968.93</x:v>
+      </x:c>
+      <x:c r="L93" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M93" s="4">
+        <x:v>1549693.39</x:v>
+      </x:c>
+      <x:c r="N93" s="5">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>369</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="J94" s="4">
+        <x:v>2422647.5</x:v>
+      </x:c>
+      <x:c r="K94" s="4">
+        <x:v>2422647.5</x:v>
+      </x:c>
+      <x:c r="L94" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M94" s="4">
+        <x:v>484529.5</x:v>
+      </x:c>
+      <x:c r="N94" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
-        <x:v>373</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="J95" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K95" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L95" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M95" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N95" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
-        <x:v>377</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="J96" s="4">
+        <x:v>4778715.7</x:v>
+      </x:c>
+      <x:c r="K96" s="4">
+        <x:v>4778715.7</x:v>
+      </x:c>
+      <x:c r="L96" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M96" s="4">
+        <x:v>1039034.94</x:v>
+      </x:c>
+      <x:c r="N96" s="5">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
-        <x:v>380</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
-        <x:v>381</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="J97" s="4">
+        <x:v>30000000</x:v>
+      </x:c>
+      <x:c r="K97" s="4">
+        <x:v>30000000</x:v>
+      </x:c>
+      <x:c r="L97" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M97" s="4">
+        <x:v>6000000</x:v>
+      </x:c>
+      <x:c r="N97" s="5">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
-        <x:v>384</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
-        <x:v>385</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="J98" s="4">
+        <x:v>11815422.51</x:v>
+      </x:c>
+      <x:c r="K98" s="4">
+        <x:v>11815422.51</x:v>
+      </x:c>
+      <x:c r="L98" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M98" s="4">
+        <x:v>2381462.3</x:v>
+      </x:c>
+      <x:c r="N98" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>386</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>388</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
-        <x:v>389</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
-        <x:v>390</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="J99" s="4">
+        <x:v>7432164.5</x:v>
+      </x:c>
+      <x:c r="K99" s="4">
+        <x:v>7432164.5</x:v>
+      </x:c>
+      <x:c r="L99" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M99" s="4">
+        <x:v>2543849.16</x:v>
+      </x:c>
+      <x:c r="N99" s="5">
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>391</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
-        <x:v>394</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="J100" s="4">
+        <x:v>4175715.68</x:v>
+      </x:c>
+      <x:c r="K100" s="4">
+        <x:v>4175715.68</x:v>
+      </x:c>
+      <x:c r="L100" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M100" s="4">
+        <x:v>1068893.67</x:v>
+      </x:c>
+      <x:c r="N100" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
-        <x:v>398</x:v>
-[...14 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="J101" s="4">
+        <x:v>3570500</x:v>
+      </x:c>
+      <x:c r="K101" s="4">
+        <x:v>2499350</x:v>
+      </x:c>
+      <x:c r="L101" s="4">
+        <x:v>1071150</x:v>
+      </x:c>
+      <x:c r="M101" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N101" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
-        <x:v>400</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
-        <x:v>402</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="J102" s="4">
+        <x:v>3351197.1</x:v>
+      </x:c>
+      <x:c r="K102" s="4">
+        <x:v>1675598.55</x:v>
+      </x:c>
+      <x:c r="L102" s="4">
+        <x:v>1675598.55</x:v>
+      </x:c>
+      <x:c r="M102" s="4">
+        <x:v>1159132.87</x:v>
+      </x:c>
+      <x:c r="N102" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
-        <x:v>406</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="J103" s="4">
+        <x:v>3571428.57</x:v>
+      </x:c>
+      <x:c r="K103" s="4">
+        <x:v>2499999.99</x:v>
+      </x:c>
+      <x:c r="L103" s="4">
+        <x:v>1071428.58</x:v>
+      </x:c>
+      <x:c r="M103" s="4">
+        <x:v>250414.87</x:v>
+      </x:c>
+      <x:c r="N103" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
-        <x:v>411</x:v>
-[...13 lines deleted...]
-      <x:c r="N104" s="5" t="n">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="J104" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K104" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N104" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
-        <x:v>415</x:v>
-[...13 lines deleted...]
-      <x:c r="N105" s="5" t="n">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="J105" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K105" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L105" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M105" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N105" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
-        <x:v>419</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="J106" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K106" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L106" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M106" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N106" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
-        <x:v>422</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
-        <x:v>423</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="J107" s="4">
+        <x:v>287940.95</x:v>
+      </x:c>
+      <x:c r="K107" s="4">
+        <x:v>174162.94</x:v>
+      </x:c>
+      <x:c r="L107" s="4">
+        <x:v>113778.01</x:v>
+      </x:c>
+      <x:c r="M107" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N107" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>426</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
-        <x:v>427</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
-        <x:v>428</x:v>
-[...13 lines deleted...]
-      <x:c r="N108" s="5" t="n">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="J108" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K108" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L108" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M108" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N108" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>429</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
-        <x:v>431</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
-        <x:v>432</x:v>
-[...1 lines deleted...]
-      <x:c r="J109" s="4" t="n">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="J109" s="4">
         <x:v>7521.1</x:v>
       </x:c>
-      <x:c r="K109" s="4" t="n">
+      <x:c r="K109" s="4">
         <x:v>7521.1</x:v>
       </x:c>
-      <x:c r="L109" s="4" t="n">
-[...6 lines deleted...]
-        <x:v>6</x:v>
+      <x:c r="L109" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M109" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N109" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>435</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>436</x:v>
-[...13 lines deleted...]
-      <x:c r="N110" s="5" t="n">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="J110" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K110" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L110" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M110" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N110" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>437</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>440</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>442</x:v>
-[...14 lines deleted...]
-        <x:v>66</x:v>
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="J111" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K111" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L111" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M111" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="N111" s="5">
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
-        <x:v>446</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="J112" s="4">
+        <x:v>2979154.98</x:v>
+      </x:c>
+      <x:c r="K112" s="4">
+        <x:v>2979154.98</x:v>
+      </x:c>
+      <x:c r="L112" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M112" s="4">
+        <x:v>443978.22</x:v>
+      </x:c>
+      <x:c r="N112" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
-        <x:v>450</x:v>
-[...13 lines deleted...]
-      <x:c r="N113" s="5" t="n">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="J113" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K113" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L113" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M113" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N113" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>451</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
-        <x:v>453</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
-        <x:v>454</x:v>
-[...13 lines deleted...]
-      <x:c r="N114" s="5" t="n">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="J114" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K114" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L114" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M114" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N114" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
-        <x:v>457</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
-        <x:v>458</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="J115" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="K115" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="L115" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M115" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N115" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>459</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
-        <x:v>460</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
-        <x:v>461</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
-        <x:v>462</x:v>
-[...14 lines deleted...]
-        <x:v>32</x:v>
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="J116" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K116" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L116" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M116" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N116" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>463</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>464</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
-        <x:v>465</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
-        <x:v>466</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="J117" s="4">
+        <x:v>7312703.55</x:v>
+      </x:c>
+      <x:c r="K117" s="4">
+        <x:v>7312703.55</x:v>
+      </x:c>
+      <x:c r="L117" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M117" s="4">
+        <x:v>1871341.55</x:v>
+      </x:c>
+      <x:c r="N117" s="5">
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>467</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>469</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="J118" s="4">
+        <x:v>6997570.34</x:v>
+      </x:c>
+      <x:c r="K118" s="4">
+        <x:v>6997570.34</x:v>
+      </x:c>
+      <x:c r="L118" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M118" s="4">
+        <x:v>1714425.25</x:v>
+      </x:c>
+      <x:c r="N118" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
-        <x:v>470</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
-        <x:v>471</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="J119" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K119" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L119" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M119" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N119" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C120" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D120" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E120" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F120" s="3" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="G120" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H120" s="3" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="I120" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C120" s="3" t="s">
-[...33 lines deleted...]
-        <x:v>30</x:v>
+      <x:c r="J120" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K120" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L120" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M120" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N120" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C121" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D121" s="3" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E121" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F121" s="3" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="G121" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H121" s="3" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="I121" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="C121" s="3" t="s">
-[...32 lines deleted...]
-      <x:c r="N121" s="5" t="n">
+      <x:c r="J121" s="4">
+        <x:v>8500010.4</x:v>
+      </x:c>
+      <x:c r="K121" s="4">
+        <x:v>8500010.4</x:v>
+      </x:c>
+      <x:c r="L121" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M121" s="4">
+        <x:v>1700002.08</x:v>
+      </x:c>
+      <x:c r="N121" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C122" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D122" s="3" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E122" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F122" s="3" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="G122" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H122" s="3" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="I122" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="C122" s="3" t="s">
-[...5 lines deleted...]
-      <x:c r="E122" s="3" t="s">
+      <x:c r="J122" s="4">
+        <x:v>1101803.99</x:v>
+      </x:c>
+      <x:c r="K122" s="4">
+        <x:v>1101803.99</x:v>
+      </x:c>
+      <x:c r="L122" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M122" s="4">
+        <x:v>15686.48</x:v>
+      </x:c>
+      <x:c r="N122" s="5">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F122" s="3" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="O122" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C123" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D123" s="3" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E123" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F123" s="3" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="G123" s="3" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H123" s="3" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="I123" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C123" s="3" t="s">
-[...33 lines deleted...]
-        <x:v>10</x:v>
+      <x:c r="J123" s="4">
+        <x:v>4795442.63</x:v>
+      </x:c>
+      <x:c r="K123" s="4">
+        <x:v>4795442.63</x:v>
+      </x:c>
+      <x:c r="L123" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M123" s="4">
+        <x:v>2279365.24</x:v>
+      </x:c>
+      <x:c r="N123" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>488</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
-        <x:v>489</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
-        <x:v>490</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
-        <x:v>491</x:v>
-[...14 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="J124" s="4">
+        <x:v>999937.08</x:v>
+      </x:c>
+      <x:c r="K124" s="4">
+        <x:v>999937.08</x:v>
+      </x:c>
+      <x:c r="L124" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M124" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N124" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>492</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
-        <x:v>493</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
-        <x:v>496</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="J125" s="4">
+        <x:v>82758215.18</x:v>
+      </x:c>
+      <x:c r="K125" s="4">
+        <x:v>82758215.18</x:v>
+      </x:c>
+      <x:c r="L125" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M125" s="4">
+        <x:v>78620304.42</x:v>
+      </x:c>
+      <x:c r="N125" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
-        <x:v>497</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D126" s="3" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E126" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F126" s="3" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="G126" s="3" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H126" s="3" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="I126" s="3" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="J126" s="4">
+        <x:v>728294.73</x:v>
+      </x:c>
+      <x:c r="K126" s="4">
+        <x:v>728294.73</x:v>
+      </x:c>
+      <x:c r="L126" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M126" s="4">
+        <x:v>145658.88</x:v>
+      </x:c>
+      <x:c r="N126" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D126" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O126" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
-        <x:v>501</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D127" s="3" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E127" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F127" s="3" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="G127" s="3" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H127" s="3" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="I127" s="3" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="J127" s="4">
+        <x:v>1331839.07</x:v>
+      </x:c>
+      <x:c r="K127" s="4">
+        <x:v>1331839.07</x:v>
+      </x:c>
+      <x:c r="L127" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M127" s="4">
+        <x:v>551381.2</x:v>
+      </x:c>
+      <x:c r="N127" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D127" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O127" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
-        <x:v>505</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
-        <x:v>507</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
-        <x:v>508</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="J128" s="4">
+        <x:v>2203548.88</x:v>
+      </x:c>
+      <x:c r="K128" s="4">
+        <x:v>1372401.26</x:v>
+      </x:c>
+      <x:c r="L128" s="4">
+        <x:v>831147.62</x:v>
+      </x:c>
+      <x:c r="M128" s="4">
+        <x:v>548960.5</x:v>
+      </x:c>
+      <x:c r="N128" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
-        <x:v>509</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
-        <x:v>510</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
-        <x:v>512</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="J129" s="4">
+        <x:v>610872.12</x:v>
+      </x:c>
+      <x:c r="K129" s="4">
+        <x:v>610872.12</x:v>
+      </x:c>
+      <x:c r="L129" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M129" s="4">
+        <x:v>610872.11</x:v>
+      </x:c>
+      <x:c r="N129" s="5">
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
-        <x:v>513</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
-        <x:v>515</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
-        <x:v>516</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
-        <x:v>517</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
-        <x:v>518</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="J130" s="4">
+        <x:v>4813699.58</x:v>
+      </x:c>
+      <x:c r="K130" s="4">
+        <x:v>4813699.58</x:v>
+      </x:c>
+      <x:c r="L130" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M130" s="4">
+        <x:v>1113847.81</x:v>
+      </x:c>
+      <x:c r="N130" s="5">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
-        <x:v>519</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D131" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E131" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F131" s="3" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="G131" s="3" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H131" s="3" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="I131" s="3" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="D131" s="3" t="s">
-[...30 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J131" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K131" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L131" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M131" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N131" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
-        <x:v>523</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
-        <x:v>525</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="I132" s="3" t="s">
-        <x:v>526</x:v>
-[...13 lines deleted...]
-      <x:c r="N132" s="5" t="n">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="J132" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K132" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L132" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M132" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N132" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H133" s="3" t="s">
-        <x:v>529</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I133" s="3" t="s">
-        <x:v>530</x:v>
-[...13 lines deleted...]
-      <x:c r="N133" s="5" t="n">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="J133" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K133" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L133" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M133" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N133" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>531</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
-        <x:v>532</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
-        <x:v>533</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
-        <x:v>534</x:v>
-[...13 lines deleted...]
-      <x:c r="N134" s="5" t="n">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="J134" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K134" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L134" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M134" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N134" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
-        <x:v>536</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H135" s="3" t="s">
-        <x:v>537</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I135" s="3" t="s">
-        <x:v>538</x:v>
-[...14 lines deleted...]
-        <x:v>14</x:v>
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="J135" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K135" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L135" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M135" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N135" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
-        <x:v>540</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
-        <x:v>543</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="J136" s="4">
+        <x:v>4370051.2</x:v>
+      </x:c>
+      <x:c r="K136" s="4">
+        <x:v>2790184.75</x:v>
+      </x:c>
+      <x:c r="L136" s="4">
+        <x:v>1579866.45</x:v>
+      </x:c>
+      <x:c r="M136" s="4">
+        <x:v>558036.95</x:v>
+      </x:c>
+      <x:c r="N136" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
-        <x:v>544</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
-        <x:v>545</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
-        <x:v>546</x:v>
-[...17 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="I137" s="6" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="J137" s="4">
+        <x:v>7099687.09</x:v>
+      </x:c>
+      <x:c r="K137" s="4">
+        <x:v>4507970.76</x:v>
+      </x:c>
+      <x:c r="L137" s="4">
+        <x:v>2591716.33</x:v>
+      </x:c>
+      <x:c r="M137" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N137" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>548</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
-        <x:v>549</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
-        <x:v>550</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
-        <x:v>551</x:v>
-[...13 lines deleted...]
-      <x:c r="N138" s="5" t="n">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="J138" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K138" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L138" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M138" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N138" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
-        <x:v>552</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
-        <x:v>553</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
-        <x:v>554</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
-        <x:v>556</x:v>
-[...13 lines deleted...]
-      <x:c r="N139" s="5" t="n">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="J139" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K139" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L139" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M139" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N139" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
-        <x:v>557</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
-        <x:v>558</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
-        <x:v>559</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
-        <x:v>560</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
-        <x:v>561</x:v>
-[...13 lines deleted...]
-      <x:c r="N140" s="5" t="n">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="J140" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K140" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L140" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M140" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N140" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
-        <x:v>562</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
-        <x:v>563</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
-        <x:v>564</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
-        <x:v>565</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="J141" s="4">
+        <x:v>2715250</x:v>
+      </x:c>
+      <x:c r="K141" s="4">
+        <x:v>1900675</x:v>
+      </x:c>
+      <x:c r="L141" s="4">
+        <x:v>814575</x:v>
+      </x:c>
+      <x:c r="M141" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N141" s="5">
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>566</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
-        <x:v>567</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s">
-        <x:v>568</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="I142" s="3" t="s">
-        <x:v>569</x:v>
-[...14 lines deleted...]
-        <x:v>7</x:v>
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="J142" s="4">
+        <x:v>2497361.25</x:v>
+      </x:c>
+      <x:c r="K142" s="4">
+        <x:v>2497361.25</x:v>
+      </x:c>
+      <x:c r="L142" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M142" s="4">
+        <x:v>499472.25</x:v>
+      </x:c>
+      <x:c r="N142" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
-        <x:v>570</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
-        <x:v>571</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
-        <x:v>572</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
-        <x:v>573</x:v>
-[...13 lines deleted...]
-      <x:c r="N143" s="5" t="n">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="J143" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K143" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L143" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M143" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N143" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
-        <x:v>575</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
-        <x:v>576</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
-        <x:v>577</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
-        <x:v>578</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="J144" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K144" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L144" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M144" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="N144" s="5">
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
-        <x:v>580</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
-        <x:v>581</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H145" s="3" t="s">
-        <x:v>582</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I145" s="3" t="s">
-        <x:v>583</x:v>
-[...13 lines deleted...]
-      <x:c r="N145" s="5" t="n">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="J145" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="K145" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="L145" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M145" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N145" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>584</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
-        <x:v>585</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
-        <x:v>586</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
-        <x:v>587</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
-        <x:v>588</x:v>
-[...13 lines deleted...]
-      <x:c r="N146" s="5" t="n">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="J146" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K146" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L146" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M146" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N146" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
-        <x:v>589</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
-        <x:v>590</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
-        <x:v>591</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
-        <x:v>592</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
-        <x:v>593</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="J147" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K147" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L147" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M147" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N147" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
-        <x:v>589</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
-        <x:v>590</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
-        <x:v>595</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
-        <x:v>596</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="J148" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K148" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L148" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M148" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N148" s="5">
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
-        <x:v>597</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E149" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F149" s="3" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="G149" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H149" s="3" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="I149" s="3" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="E149" s="3" t="s">
-[...27 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J149" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K149" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L149" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M149" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N149" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
-        <x:v>602</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
-        <x:v>590</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
-        <x:v>603</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
-        <x:v>604</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
-        <x:v>605</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
-        <x:v>606</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="J150" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K150" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L150" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M150" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N150" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
-        <x:v>608</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
-        <x:v>610</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="J151" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K151" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L151" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M151" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N151" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
-        <x:v>590</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
-        <x:v>612</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H152" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
-        <x:v>614</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="J152" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K152" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L152" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M152" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N152" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
-        <x:v>616</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
-        <x:v>617</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
-        <x:v>618</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="J153" s="4">
+        <x:v>2313638.14</x:v>
+      </x:c>
+      <x:c r="K153" s="4">
+        <x:v>1216016.7</x:v>
+      </x:c>
+      <x:c r="L153" s="4">
+        <x:v>1097621.44</x:v>
+      </x:c>
+      <x:c r="M153" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N153" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
-        <x:v>619</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
-        <x:v>590</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
-        <x:v>620</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
-        <x:v>621</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
-        <x:v>622</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="J154" s="4">
+        <x:v>1975810.64</x:v>
+      </x:c>
+      <x:c r="K154" s="4">
+        <x:v>1975810.64</x:v>
+      </x:c>
+      <x:c r="L154" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M154" s="4">
+        <x:v>109983.24</x:v>
+      </x:c>
+      <x:c r="N154" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
-        <x:v>623</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
-        <x:v>624</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
-        <x:v>625</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
-        <x:v>626</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
-        <x:v>627</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="J155" s="4">
+        <x:v>474867.45</x:v>
+      </x:c>
+      <x:c r="K155" s="4">
+        <x:v>230226.39</x:v>
+      </x:c>
+      <x:c r="L155" s="4">
+        <x:v>244641.06</x:v>
+      </x:c>
+      <x:c r="M155" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N155" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>628</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
-        <x:v>629</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
-        <x:v>630</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
-        <x:v>631</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
-        <x:v>632</x:v>
-[...14 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="J156" s="4">
+        <x:v>852834.86</x:v>
+      </x:c>
+      <x:c r="K156" s="4">
+        <x:v>554342.66</x:v>
+      </x:c>
+      <x:c r="L156" s="4">
+        <x:v>298492.2</x:v>
+      </x:c>
+      <x:c r="M156" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N156" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>633</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
-        <x:v>634</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
-        <x:v>635</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
-        <x:v>636</x:v>
-[...13 lines deleted...]
-      <x:c r="N157" s="5" t="n">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="J157" s="4">
+        <x:v>47635.94</x:v>
+      </x:c>
+      <x:c r="K157" s="4">
+        <x:v>24107.87</x:v>
+      </x:c>
+      <x:c r="L157" s="4">
+        <x:v>23528.07</x:v>
+      </x:c>
+      <x:c r="M157" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N157" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>637</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
-        <x:v>638</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
-        <x:v>639</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
-        <x:v>640</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="J158" s="4">
+        <x:v>3015292.09</x:v>
+      </x:c>
+      <x:c r="K158" s="4">
+        <x:v>3015292.09</x:v>
+      </x:c>
+      <x:c r="L158" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M158" s="4">
+        <x:v>1779326.46</x:v>
+      </x:c>
+      <x:c r="N158" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
-        <x:v>641</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
-        <x:v>642</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
-        <x:v>643</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
-        <x:v>644</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="J159" s="4">
+        <x:v>3000001.05</x:v>
+      </x:c>
+      <x:c r="K159" s="4">
+        <x:v>1500000.53</x:v>
+      </x:c>
+      <x:c r="L159" s="4">
+        <x:v>1500000.52</x:v>
+      </x:c>
+      <x:c r="M159" s="4">
+        <x:v>1034380.05</x:v>
+      </x:c>
+      <x:c r="N159" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>645</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
-        <x:v>646</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
-        <x:v>647</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
-        <x:v>648</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="J160" s="4">
+        <x:v>3050687.07</x:v>
+      </x:c>
+      <x:c r="K160" s="4">
+        <x:v>1525343.42</x:v>
+      </x:c>
+      <x:c r="L160" s="4">
+        <x:v>1525343.65</x:v>
+      </x:c>
+      <x:c r="M160" s="4">
+        <x:v>1210411.62</x:v>
+      </x:c>
+      <x:c r="N160" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
-        <x:v>649</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
-        <x:v>650</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
-        <x:v>651</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
-        <x:v>652</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="J161" s="4">
+        <x:v>450730.18</x:v>
+      </x:c>
+      <x:c r="K161" s="4">
+        <x:v>225365.09</x:v>
+      </x:c>
+      <x:c r="L161" s="4">
+        <x:v>225365.09</x:v>
+      </x:c>
+      <x:c r="M161" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N161" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>653</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
-        <x:v>654</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
-        <x:v>656</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="J162" s="4">
+        <x:v>538276.6</x:v>
+      </x:c>
+      <x:c r="K162" s="4">
+        <x:v>297676.98</x:v>
+      </x:c>
+      <x:c r="L162" s="4">
+        <x:v>240599.62</x:v>
+      </x:c>
+      <x:c r="M162" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N162" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
-        <x:v>658</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
-        <x:v>659</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I163" s="3" t="s">
-        <x:v>660</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="J163" s="4">
+        <x:v>6315789.21</x:v>
+      </x:c>
+      <x:c r="K163" s="4">
+        <x:v>6315789.21</x:v>
+      </x:c>
+      <x:c r="L163" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M163" s="4">
+        <x:v>1096620.35</x:v>
+      </x:c>
+      <x:c r="N163" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>661</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
-        <x:v>662</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
-        <x:v>663</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
-        <x:v>664</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="J164" s="4">
+        <x:v>16897642.42</x:v>
+      </x:c>
+      <x:c r="K164" s="4">
+        <x:v>16897642.42</x:v>
+      </x:c>
+      <x:c r="L164" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M164" s="4">
+        <x:v>3691435.75</x:v>
+      </x:c>
+      <x:c r="N164" s="5">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
-        <x:v>665</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
-        <x:v>666</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
-        <x:v>667</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
-        <x:v>668</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="J165" s="4">
+        <x:v>887817.45</x:v>
+      </x:c>
+      <x:c r="K165" s="4">
+        <x:v>547793.29</x:v>
+      </x:c>
+      <x:c r="L165" s="4">
+        <x:v>340024.16</x:v>
+      </x:c>
+      <x:c r="M165" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N165" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
-        <x:v>669</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
-        <x:v>670</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
-        <x:v>671</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
-        <x:v>672</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="J166" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="K166" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="L166" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M166" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N166" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>673</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
-        <x:v>674</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H167" s="3" t="s">
-        <x:v>675</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I167" s="3" t="s">
-        <x:v>676</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="J167" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K167" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L167" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M167" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="N167" s="5">
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
-        <x:v>677</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
-        <x:v>678</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
-        <x:v>679</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
-        <x:v>680</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="J168" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K168" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L168" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M168" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N168" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="C169" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D169" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E169" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F169" s="3" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="G169" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H169" s="3" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="I169" s="3" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="C169" s="3" t="s">
-[...33 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="J169" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K169" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L169" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M169" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N169" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>684</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
-        <x:v>685</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
-        <x:v>687</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
-        <x:v>688</x:v>
-[...14 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="J170" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K170" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L170" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M170" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="N170" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
-        <x:v>689</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
-        <x:v>690</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
-        <x:v>691</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
-        <x:v>692</x:v>
-[...14 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="J171" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K171" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L171" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M171" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N171" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
-        <x:v>693</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
-        <x:v>694</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
-        <x:v>695</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
-        <x:v>696</x:v>
-[...14 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="J172" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K172" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L172" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M172" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N172" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
-        <x:v>697</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
-        <x:v>699</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
-        <x:v>700</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="J173" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K173" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L173" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M173" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="N173" s="5">
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
-        <x:v>701</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
-        <x:v>702</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
-        <x:v>703</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
-        <x:v>704</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
-        <x:v>705</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="J174" s="4">
+        <x:v>7660111.42</x:v>
+      </x:c>
+      <x:c r="K174" s="4">
+        <x:v>7660111.42</x:v>
+      </x:c>
+      <x:c r="L174" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M174" s="4">
+        <x:v>1509041.95</x:v>
+      </x:c>
+      <x:c r="N174" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
-        <x:v>706</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
-        <x:v>707</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
-        <x:v>708</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
-        <x:v>709</x:v>
-[...14 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="J175" s="4">
+        <x:v>8570476.48</x:v>
+      </x:c>
+      <x:c r="K175" s="4">
+        <x:v>8570476.48</x:v>
+      </x:c>
+      <x:c r="L175" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M175" s="4">
+        <x:v>1824747.67</x:v>
+      </x:c>
+      <x:c r="N175" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
-        <x:v>710</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
-        <x:v>711</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
-        <x:v>712</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
-        <x:v>713</x:v>
-[...13 lines deleted...]
-      <x:c r="N176" s="5" t="n">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="J176" s="4">
+        <x:v>1499680.01</x:v>
+      </x:c>
+      <x:c r="K176" s="4">
+        <x:v>1499680.01</x:v>
+      </x:c>
+      <x:c r="L176" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M176" s="4">
+        <x:v>435671</x:v>
+      </x:c>
+      <x:c r="N176" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
-        <x:v>714</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
-        <x:v>715</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H177" s="3" t="s">
-        <x:v>716</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="I177" s="3" t="s">
-        <x:v>717</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="J177" s="4">
+        <x:v>5512570</x:v>
+      </x:c>
+      <x:c r="K177" s="4">
+        <x:v>5512570</x:v>
+      </x:c>
+      <x:c r="L177" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M177" s="4">
+        <x:v>1149462.8</x:v>
+      </x:c>
+      <x:c r="N177" s="5">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
-        <x:v>718</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
-        <x:v>719</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
-        <x:v>720</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
-        <x:v>721</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
-        <x:v>722</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="J178" s="4">
+        <x:v>15338710.93</x:v>
+      </x:c>
+      <x:c r="K178" s="4">
+        <x:v>15338710.93</x:v>
+      </x:c>
+      <x:c r="L178" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M178" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N178" s="5">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
-        <x:v>723</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E179" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F179" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H179" s="3" t="s">
-        <x:v>725</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="I179" s="3" t="s">
-        <x:v>726</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="J179" s="4">
+        <x:v>2999994.55</x:v>
+      </x:c>
+      <x:c r="K179" s="4">
+        <x:v>2999994.55</x:v>
+      </x:c>
+      <x:c r="L179" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M179" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N179" s="5">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
-        <x:v>727</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D180" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s">
-        <x:v>728</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H180" s="3" t="s">
-        <x:v>729</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="I180" s="3" t="s">
-        <x:v>730</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="J180" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="K180" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="L180" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M180" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N180" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
-        <x:v>731</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
-        <x:v>732</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
-        <x:v>733</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
-        <x:v>734</x:v>
-[...14 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="J181" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="K181" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="L181" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M181" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N181" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O181" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
-        <x:v>735</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D182" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s">
-        <x:v>736</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H182" s="3" t="s">
-        <x:v>737</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="I182" s="3" t="s">
-        <x:v>738</x:v>
-[...14 lines deleted...]
-        <x:v>8</x:v>
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="J182" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K182" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L182" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M182" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N182" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
-        <x:v>739</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
-        <x:v>740</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
-        <x:v>741</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
-        <x:v>742</x:v>
-[...14 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="J183" s="4">
+        <x:v>7218366.61</x:v>
+      </x:c>
+      <x:c r="K183" s="4">
+        <x:v>7218366.61</x:v>
+      </x:c>
+      <x:c r="L183" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M183" s="4">
+        <x:v>2008532.03</x:v>
+      </x:c>
+      <x:c r="N183" s="5">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
-        <x:v>743</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
-        <x:v>744</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
-        <x:v>746</x:v>
-[...14 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="J184" s="4">
+        <x:v>1492295.64</x:v>
+      </x:c>
+      <x:c r="K184" s="4">
+        <x:v>1492295.64</x:v>
+      </x:c>
+      <x:c r="L184" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M184" s="4">
+        <x:v>485564.53</x:v>
+      </x:c>
+      <x:c r="N184" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
-        <x:v>747</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
-        <x:v>748</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
-        <x:v>749</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
-        <x:v>750</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
-        <x:v>751</x:v>
-[...14 lines deleted...]
-        <x:v>8</x:v>
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="J185" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K185" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L185" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M185" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N185" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
-        <x:v>752</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
-        <x:v>753</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
-        <x:v>754</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
-        <x:v>755</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="J186" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K186" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L186" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M186" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="N186" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
-        <x:v>756</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
-        <x:v>757</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
-        <x:v>758</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
-        <x:v>759</x:v>
-[...14 lines deleted...]
-        <x:v>81</x:v>
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="J187" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K187" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L187" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M187" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N187" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
-        <x:v>760</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
-        <x:v>761</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H188" s="3" t="s">
-        <x:v>762</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
-        <x:v>763</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="J188" s="4">
+        <x:v>1499853.75</x:v>
+      </x:c>
+      <x:c r="K188" s="4">
+        <x:v>1499853.75</x:v>
+      </x:c>
+      <x:c r="L188" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M188" s="4">
+        <x:v>631815.74</x:v>
+      </x:c>
+      <x:c r="N188" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
-        <x:v>764</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
-        <x:v>765</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H189" s="3" t="s">
-        <x:v>766</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="I189" s="3" t="s">
-        <x:v>767</x:v>
-[...14 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="J189" s="4">
+        <x:v>14994598.89</x:v>
+      </x:c>
+      <x:c r="K189" s="4">
+        <x:v>14994598.89</x:v>
+      </x:c>
+      <x:c r="L189" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M189" s="4">
+        <x:v>2998919.77</x:v>
+      </x:c>
+      <x:c r="N189" s="5">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
-        <x:v>768</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
-        <x:v>769</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
-        <x:v>770</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
-        <x:v>771</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="J190" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="K190" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="L190" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M190" s="4">
+        <x:v>7521.1</x:v>
+      </x:c>
+      <x:c r="N190" s="5">
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
-        <x:v>772</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
-        <x:v>773</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H191" s="3" t="s">
-        <x:v>774</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="I191" s="3" t="s">
-        <x:v>775</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="J191" s="4">
+        <x:v>3952501.36</x:v>
+      </x:c>
+      <x:c r="K191" s="4">
+        <x:v>3952501.36</x:v>
+      </x:c>
+      <x:c r="L191" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M191" s="4">
+        <x:v>1098148.5</x:v>
+      </x:c>
+      <x:c r="N191" s="5">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
-        <x:v>776</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
-        <x:v>777</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
-        <x:v>778</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
-        <x:v>779</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="J192" s="4">
+        <x:v>11842105.28</x:v>
+      </x:c>
+      <x:c r="K192" s="4">
+        <x:v>11842105.28</x:v>
+      </x:c>
+      <x:c r="L192" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M192" s="4">
+        <x:v>2492472.84</x:v>
+      </x:c>
+      <x:c r="N192" s="5">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
-        <x:v>780</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
-        <x:v>782</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
-        <x:v>783</x:v>
-[...14 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="J193" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K193" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L193" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M193" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N193" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
-        <x:v>784</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
-        <x:v>785</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
-        <x:v>786</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H194" s="3" t="s">
-        <x:v>787</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="I194" s="3" t="s">
-        <x:v>788</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="J194" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K194" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L194" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M194" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N194" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="C195" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D195" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E195" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F195" s="3" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="G195" s="3" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H195" s="3" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="I195" s="3" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="J195" s="4">
+        <x:v>60033613.44</x:v>
+      </x:c>
+      <x:c r="K195" s="4">
+        <x:v>60033613.44</x:v>
+      </x:c>
+      <x:c r="L195" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M195" s="4">
+        <x:v>18010084.03</x:v>
+      </x:c>
+      <x:c r="N195" s="5">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="O195" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:15">
+      <x:c r="A196" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B196" s="3" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="C196" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D196" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E196" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F196" s="3" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="G196" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H196" s="3" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="I196" s="3" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="J196" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K196" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L196" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M196" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N196" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O196" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:15">
+      <x:c r="A197" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B197" s="3" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="C197" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D197" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E197" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F197" s="3" t="s">
         <x:v>789</x:v>
       </x:c>
-      <x:c r="C195" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D195" s="3" t="s">
+      <x:c r="G197" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H197" s="3" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="I197" s="3" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="J197" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K197" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L197" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M197" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N197" s="5">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="O197" s="3" t="s">
+        <x:v>227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:15">
+      <x:c r="A198" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B198" s="3" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="C198" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="E195" s="3" t="s">
+      <x:c r="D198" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E198" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F198" s="3" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="G198" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H198" s="3" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="I198" s="3" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="J198" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K198" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L198" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M198" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N198" s="5">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="O198" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:15">
+      <x:c r="A199" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B199" s="3" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="C199" s="3" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="D199" s="3" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="E199" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F199" s="3" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="G199" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H199" s="3" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="I199" s="3" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="J199" s="4">
+        <x:v>1479086.44</x:v>
+      </x:c>
+      <x:c r="K199" s="4">
+        <x:v>1479086.44</x:v>
+      </x:c>
+      <x:c r="L199" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M199" s="4">
+        <x:v>295817.29</x:v>
+      </x:c>
+      <x:c r="N199" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O199" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:15">
+      <x:c r="A200" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B200" s="3" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="C200" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D200" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F195" s="3" t="s">
-[...23 lines deleted...]
-      <x:c r="N195" s="5" t="n">
+      <x:c r="E200" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F200" s="3" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="G200" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H200" s="3" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="I200" s="3" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="J200" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K200" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L200" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M200" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="N200" s="5">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="O200" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:15">
+      <x:c r="A201" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B201" s="3" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="C201" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D201" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E201" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F201" s="3" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="G201" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H201" s="3" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="I201" s="3" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="J201" s="4">
+        <x:v>7085453.76</x:v>
+      </x:c>
+      <x:c r="K201" s="4">
+        <x:v>7085453.76</x:v>
+      </x:c>
+      <x:c r="L201" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M201" s="4">
+        <x:v>1225947.54</x:v>
+      </x:c>
+      <x:c r="N201" s="5">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="O201" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:15">
+      <x:c r="A202" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B202" s="3" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="C202" s="3" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D202" s="3" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E202" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F202" s="3" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="G202" s="3" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="H202" s="3" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="I202" s="3" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="J202" s="4">
+        <x:v>3097361.1</x:v>
+      </x:c>
+      <x:c r="K202" s="4">
+        <x:v>3097361.1</x:v>
+      </x:c>
+      <x:c r="L202" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M202" s="4">
+        <x:v>397138.71</x:v>
+      </x:c>
+      <x:c r="N202" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O202" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:15">
+      <x:c r="A203" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B203" s="3" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="C203" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D203" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E203" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F203" s="3" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="G203" s="3" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="H203" s="3" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="I203" s="3" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="J203" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K203" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L203" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M203" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="N203" s="5">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="O195" s="3" t="s">
-[...161 lines deleted...]
-        <x:v>798</x:v>
+      <x:c r="O203" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="205" spans="1:15">
+      <x:c r="A205" s="0" t="s">
+        <x:v>818</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:15">
+      <x:c r="A206" s="0" t="s">
+        <x:v>819</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="207" spans="1:15">
+      <x:c r="A207" s="0" t="s">
+        <x:v>820</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:15">
+      <x:c r="A208" s="0" t="s">
+        <x:v>821</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:15">
+      <x:c r="A209" s="0" t="s">
+        <x:v>822</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A196:J196"/>
-[...4 lines deleted...]
-    <x:mergeCell ref="A201:J201"/>
+    <x:mergeCell ref="A204:J204"/>
+    <x:mergeCell ref="A205:J205"/>
+    <x:mergeCell ref="A206:J206"/>
+    <x:mergeCell ref="A207:J207"/>
+    <x:mergeCell ref="A208:J208"/>
+    <x:mergeCell ref="A209:J209"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>