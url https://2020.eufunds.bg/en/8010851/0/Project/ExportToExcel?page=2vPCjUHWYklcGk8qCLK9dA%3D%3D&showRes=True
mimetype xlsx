--- v1 (2026-06-16)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310662f40a5f437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7139d02160fb4fabbc3ccb405aa51552.psmdcp" Id="R9dab23a11db64e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc92d254578a84670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eed7c6d1e404ae19bac103ff808cc33.psmdcp" Id="R3598a67a3cd24a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>