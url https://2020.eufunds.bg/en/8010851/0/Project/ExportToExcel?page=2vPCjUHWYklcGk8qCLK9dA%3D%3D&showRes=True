--- v2 (2026-06-16)
+++ v3 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc92d254578a84670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eed7c6d1e404ae19bac103ff808cc33.psmdcp" Id="R3598a67a3cd24a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc719e355bf4fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c99d5be43ea4717b6c7711f7f6466df.psmdcp" Id="R787434f078904df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -296,50 +296,53 @@
   <x:si>
     <x:t>203566393 „SFB" LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, бул. Източен № 59</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0053</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the innovative capacity of SFB Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>175311817 WEB TRADE ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1982, ж.к. "Дружба", бл. 84, вх. Б, ет. 4, ап. 34</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Access to external scientific expertise at WEB TRADE Ltd</x:t>
   </x:si>
   <x:si>
+    <x:t>Terminated (termination date)</x:t>
+  </x:si>
+  <x:si>
     <x:t>020156028 "FAVO" AD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, гр. Свищов, ул. "Петър Парчевич" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>Svishtov</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0105</x:t>
   </x:si>
   <x:si>
     <x:t>Innovative grants for "FAVO" AD</x:t>
   </x:si>
   <x:si>
     <x:t>206223414 HUMAN POWER BG LTD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Sofia, 1618, Овча купел, номер 60, ап. офис 5
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0145</x:t>
   </x:si>
   <x:si>
@@ -696,53 +699,50 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1404, жк Манастирски ливади, ул. "Тодор Каблешков" бл.114 вх.Б ет.1 ап.3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0062</x:t>
   </x:si>
   <x:si>
     <x:t>Innovation services for the benefit of GN TRADE LTD</x:t>
   </x:si>
   <x:si>
     <x:t>000713270 DIAL Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Buhovo, 1830, ул. Мина Бухово №111</x:t>
   </x:si>
   <x:si>
     <x:t>Buhovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0081</x:t>
   </x:si>
   <x:si>
     <x:t>Calibration and metrological assurance of liquid scintillation spectrometers for radon in water analysis</x:t>
   </x:si>
   <x:si>
-    <x:t>Terminated (termination date)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>201574968 DIACHIM EAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Montana, 3400, ул. Тунджа № 15</x:t>
   </x:si>
   <x:si>
     <x:t>Montana</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0170</x:t>
   </x:si>
   <x:si>
     <x:t>Design of triple wrap of culture media for microbiology testing of sterile and aseptically manufactured pharmaceuticals and medical devices</x:t>
   </x:si>
   <x:si>
     <x:t>204428477 "DIGITAL &amp; SOFTWARE SOLUTIONS" LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1700, Област София (столица), общ. Столична, гр. София, район Студентски, п.код 1700, ЖК. Студентски град, ул. "Баку" 5А, ет. 6, ап. офис 6-5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.005-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Modernization and Security of Digital Infrastructure for Sustainable Growth of Digital and Software Solutions (DSS) Ltd."</x:t>
@@ -1175,50 +1175,62 @@
     <x:t>000663668 INSTITUT PO ORGANICHNA HIMIYA S TSENTAR PO FITOHIMIYA-SOFIYA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. АКАД.ГЕОРГИ БОНЧЕВ, бл. 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-0001</x:t>
   </x:si>
   <x:si>
     <x:t>CENTRE OF COMPETENCE “SUSTAINABLE UTILIZATION OF BIO RESOURCES AND WASTE OF MEDICINAL AND AROMATIC PLANTS FOR INNOVATIVE BIOACTIVE PRODUCTS“</x:t>
   </x:si>
   <x:si>
     <x:t>175905481 Institute of Robotics "St. Ap. and Evg. Matthew"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. „Акад. Георги Бончев“, бл. 2, ет. 4</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia,Varna,Veliko Tarnovo,Gabrovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.014-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Sustainable development of Center of Competence "Quasar"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000662025 Georgi Nadjakov Institute of Solid State Physics - Bulgarian Academy of Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1748, бул. "Цариградско шосе" №72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFPR002-1.022-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development and validation of a laboratory prototype for laser-driven nuclear fusion</x:t>
   </x:si>
   <x:si>
     <x:t>208623082 ISOREA Bulgaria EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9002, р-н Одесос
 бул./ул. Сливница № 2, Хеймсдалгатан 12, Лгх -11-01, 19550 Марста, Стокхолм, Швеция</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.018-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Blood test kit for Alzheimer’s Disease early detection</x:t>
   </x:si>
   <x:si>
     <x:t>175319582 Bulgarian Construction Chamber</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1784, гр. София, р-н Младост, кв. ПОЛИГОНА ул. МИХАИЛ ТЕНЕВ №6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFPR002-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Enabling digitalization in the construction sector</x:t>
@@ -2941,51 +2953,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O210"/>
+  <x:dimension ref="A1:O211"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -3694,1429 +3706,1429 @@
       <x:c r="B33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J34" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K34" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K35" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>3950000.18</x:v>
       </x:c>
       <x:c r="K36" s="4">
         <x:v>1975000.09</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>1975000.09</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>515529.37</x:v>
+        <x:v>1027578.18</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K37" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>7521.1</x:v>
       </x:c>
       <x:c r="K38" s="4">
         <x:v>7521.1</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N38" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K39" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>0</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J40" s="4">
         <x:v>7521.1</x:v>
       </x:c>
       <x:c r="K40" s="4">
         <x:v>7521.1</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>7521.1</x:v>
       </x:c>
       <x:c r="K42" s="4">
         <x:v>7521.1</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>1954943.72</x:v>
       </x:c>
       <x:c r="K43" s="4">
         <x:v>1368460.6</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>586483.12</x:v>
       </x:c>
       <x:c r="M43" s="4">
         <x:v>615552.57</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J44" s="4">
         <x:v>3323361.15</x:v>
       </x:c>
       <x:c r="K44" s="4">
         <x:v>2326352.81</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>997008.34</x:v>
       </x:c>
       <x:c r="M44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J45" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K45" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>0</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>12</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J46" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K46" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J47" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K47" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J48" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K48" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N48" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J49" s="4">
         <x:v>711207.01</x:v>
       </x:c>
       <x:c r="K49" s="4">
         <x:v>355603.5</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>355603.51</x:v>
       </x:c>
       <x:c r="M49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N49" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J50" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K50" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J51" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K51" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N51" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J52" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K52" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>0</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N52" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>2566685.24</x:v>
       </x:c>
       <x:c r="K53" s="4">
         <x:v>2566685.24</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>481439.08</x:v>
+        <x:v>528793.77</x:v>
       </x:c>
       <x:c r="N53" s="5">
         <x:v>84</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>10481519.76</x:v>
       </x:c>
       <x:c r="K54" s="4">
         <x:v>10481519.76</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>9880736.75</x:v>
+        <x:v>9957443.77</x:v>
       </x:c>
       <x:c r="N54" s="5">
         <x:v>84</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>812586</x:v>
       </x:c>
       <x:c r="K55" s="4">
         <x:v>812586</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
         <x:v>81258.61</x:v>
       </x:c>
       <x:c r="N55" s="5">
         <x:v>84</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>1520977</x:v>
       </x:c>
       <x:c r="K56" s="4">
         <x:v>1520977</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>287572.97</x:v>
+        <x:v>427254.75</x:v>
       </x:c>
       <x:c r="N56" s="5">
         <x:v>84</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K57" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N57" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K58" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N58" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J59" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K59" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J60" s="4">
         <x:v>3024815.1</x:v>
       </x:c>
       <x:c r="K60" s="4">
         <x:v>3024815.1</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N60" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J61" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K61" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N61" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
@@ -5260,156 +5272,156 @@
       <x:c r="G66" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J67" s="4">
         <x:v>5756579.05</x:v>
       </x:c>
       <x:c r="K67" s="4">
         <x:v>5756579.05</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>1231442.73</x:v>
+        <x:v>1432877.32</x:v>
       </x:c>
       <x:c r="N67" s="5">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J68" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K68" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>0</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N68" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J69" s="4">
         <x:v>24539774.33</x:v>
       </x:c>
       <x:c r="K69" s="4">
         <x:v>24539774.33</x:v>
       </x:c>
@@ -5489,98 +5501,98 @@
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J71" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K71" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>0</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N71" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J72" s="4">
         <x:v>4868890</x:v>
       </x:c>
       <x:c r="K72" s="4">
         <x:v>4868890</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>1167525.34</x:v>
+        <x:v>1318294.3</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
@@ -5659,72 +5671,72 @@
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J75" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K75" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
@@ -5800,89 +5812,89 @@
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J78" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K78" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N78" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J79" s="4">
         <x:v>3566000</x:v>
       </x:c>
       <x:c r="K79" s="4">
         <x:v>2496200</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>1069800</x:v>
       </x:c>
@@ -5894,122 +5906,122 @@
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J80" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K80" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J81" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K81" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
-        <x:v>0</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N81" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
@@ -6023,81 +6035,81 @@
       </x:c>
       <x:c r="K82" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J83" s="4">
         <x:v>4718610.51</x:v>
       </x:c>
       <x:c r="K83" s="4">
         <x:v>4718610.51</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
-        <x:v>1649617.85</x:v>
+        <x:v>2068159.09</x:v>
       </x:c>
       <x:c r="N83" s="5">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
@@ -6241,51 +6253,51 @@
       <x:c r="E87" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J87" s="4">
         <x:v>1499264.38</x:v>
       </x:c>
       <x:c r="K87" s="4">
         <x:v>1499264.38</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>299852.88</x:v>
+        <x:v>405074.63</x:v>
       </x:c>
       <x:c r="N87" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
@@ -6476,51 +6488,51 @@
       <x:c r="E92" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J92" s="4">
         <x:v>4624244.92</x:v>
       </x:c>
       <x:c r="K92" s="4">
         <x:v>4624244.92</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>804071.62</x:v>
+        <x:v>898557.22</x:v>
       </x:c>
       <x:c r="N92" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
@@ -6664,51 +6676,51 @@
       <x:c r="E96" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J96" s="4">
         <x:v>4778715.7</x:v>
       </x:c>
       <x:c r="K96" s="4">
         <x:v>4778715.7</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>1039034.94</x:v>
+        <x:v>1275429.34</x:v>
       </x:c>
       <x:c r="N96" s="5">
         <x:v>68</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
@@ -6805,3300 +6817,3300 @@
       <x:c r="E99" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J99" s="4">
         <x:v>7432164.5</x:v>
       </x:c>
       <x:c r="K99" s="4">
         <x:v>7432164.5</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
-        <x:v>2543849.16</x:v>
+        <x:v>2901579.26</x:v>
       </x:c>
       <x:c r="N99" s="5">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J100" s="4">
         <x:v>4175715.68</x:v>
       </x:c>
       <x:c r="K100" s="4">
         <x:v>4175715.68</x:v>
       </x:c>
       <x:c r="L100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>1068893.67</x:v>
+        <x:v>1430477.27</x:v>
       </x:c>
       <x:c r="N100" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>3570500</x:v>
+        <x:v>5111171.97</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>2499350</x:v>
+        <x:v>5111171.97</x:v>
       </x:c>
       <x:c r="L101" s="4">
-        <x:v>1071150</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>3351197.1</x:v>
+        <x:v>3570500</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>1675598.55</x:v>
+        <x:v>2499350</x:v>
       </x:c>
       <x:c r="L102" s="4">
-        <x:v>1675598.55</x:v>
+        <x:v>1071150</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>1159132.87</x:v>
+        <x:v>58668.75</x:v>
       </x:c>
       <x:c r="N102" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J103" s="4">
-        <x:v>3571428.57</x:v>
+        <x:v>3351197.1</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>2499999.99</x:v>
+        <x:v>1675598.55</x:v>
       </x:c>
       <x:c r="L103" s="4">
-        <x:v>1071428.58</x:v>
+        <x:v>1675598.55</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>250414.87</x:v>
+        <x:v>1159132.87</x:v>
       </x:c>
       <x:c r="N103" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="J104" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>3571428.57</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>2499999.99</x:v>
       </x:c>
       <x:c r="L104" s="4">
-        <x:v>0</x:v>
+        <x:v>1071428.58</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>0</x:v>
+        <x:v>250414.87</x:v>
       </x:c>
       <x:c r="N104" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H105" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="H105" s="3" t="s">
+      <x:c r="I105" s="3" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
       <x:c r="J105" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K105" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N105" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="G106" s="3" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J106" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K106" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N106" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J107" s="4">
-        <x:v>287940.95</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>174162.94</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L107" s="4">
-        <x:v>113778.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>0</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N107" s="5">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>287940.95</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>174162.94</x:v>
       </x:c>
       <x:c r="L108" s="4">
-        <x:v>0</x:v>
+        <x:v>113778.01</x:v>
       </x:c>
       <x:c r="M108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J109" s="4">
-        <x:v>7521.1</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>7521.1</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N109" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H110" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="H110" s="3" t="s">
+      <x:c r="I110" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="I110" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J110" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>7521.1</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>7521.1</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N110" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="G111" s="3" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J111" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K111" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>5</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J112" s="4">
-        <x:v>2979154.98</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K112" s="4">
-        <x:v>2979154.98</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
-        <x:v>443978.22</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N112" s="5">
-        <x:v>36</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>2979154.98</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>2979154.98</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>0</x:v>
+        <x:v>443978.22</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>12</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H114" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="H114" s="3" t="s">
+      <x:c r="I114" s="3" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
       <x:c r="J114" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K114" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N114" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>446</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="G115" s="3" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>7521.1</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>7521.1</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>0</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>12</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>7521.1</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>7521.1</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N116" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D117" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E117" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F117" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="D117" s="3" t="s">
+      <x:c r="G117" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H117" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="E117" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F117" s="3" t="s">
+      <x:c r="I117" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="G117" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J117" s="4">
-        <x:v>7312703.55</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>7312703.55</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>1871341.55</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>66</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C118" s="3" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D118" s="3" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H118" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="H118" s="3" t="s">
+      <x:c r="I118" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="I118" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J118" s="4">
-        <x:v>6997570.34</x:v>
+        <x:v>7312703.55</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>6997570.34</x:v>
+        <x:v>7312703.55</x:v>
       </x:c>
       <x:c r="L118" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>1714425.25</x:v>
+        <x:v>3332982.47</x:v>
       </x:c>
       <x:c r="N118" s="5">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D119" s="3" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E119" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F119" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="C119" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F119" s="3" t="s">
+      <x:c r="G119" s="3" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="J119" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>6997570.34</x:v>
       </x:c>
       <x:c r="K119" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>6997570.34</x:v>
       </x:c>
       <x:c r="L119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M119" s="4">
-        <x:v>0</x:v>
+        <x:v>1714425.25</x:v>
       </x:c>
       <x:c r="N119" s="5">
-        <x:v>12</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J120" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K120" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N120" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J121" s="4">
-        <x:v>8500010.4</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>8500010.4</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>1700002.08</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N121" s="5">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>1101803.99</x:v>
+        <x:v>8500010.4</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>1101803.99</x:v>
+        <x:v>8500010.4</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>15686.48</x:v>
+        <x:v>1700002.08</x:v>
       </x:c>
       <x:c r="N122" s="5">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J123" s="4">
-        <x:v>4795442.63</x:v>
+        <x:v>1101803.99</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>4795442.63</x:v>
+        <x:v>1101803.99</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>2279365.24</x:v>
+        <x:v>15686.48</x:v>
       </x:c>
       <x:c r="N123" s="5">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>999937.08</x:v>
+        <x:v>4795442.63</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>999937.08</x:v>
+        <x:v>4795442.63</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>0</x:v>
+        <x:v>3740176.22</x:v>
       </x:c>
       <x:c r="N124" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>473</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J125" s="4">
-        <x:v>82758215.18</x:v>
+        <x:v>617874.56</x:v>
       </x:c>
       <x:c r="K125" s="4">
-        <x:v>82758215.18</x:v>
+        <x:v>617874.56</x:v>
       </x:c>
       <x:c r="L125" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M125" s="4">
-        <x:v>78620304.42</x:v>
+        <x:v>617874.56</x:v>
       </x:c>
       <x:c r="N125" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
-        <x:v>490</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
-        <x:v>491</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J126" s="4">
-        <x:v>728294.73</x:v>
+        <x:v>82758215.18</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>728294.73</x:v>
+        <x:v>82758215.18</x:v>
       </x:c>
       <x:c r="L126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>145658.88</x:v>
+        <x:v>78620304.42</x:v>
       </x:c>
       <x:c r="N126" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="J127" s="4">
-        <x:v>1331839.07</x:v>
+        <x:v>728294.73</x:v>
       </x:c>
       <x:c r="K127" s="4">
-        <x:v>1331839.07</x:v>
+        <x:v>728294.73</x:v>
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>551381.2</x:v>
+        <x:v>145658.88</x:v>
       </x:c>
       <x:c r="N127" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J128" s="4">
-        <x:v>2203548.88</x:v>
+        <x:v>1331839.07</x:v>
       </x:c>
       <x:c r="K128" s="4">
-        <x:v>1372401.26</x:v>
+        <x:v>1331839.07</x:v>
       </x:c>
       <x:c r="L128" s="4">
-        <x:v>831147.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M128" s="4">
-        <x:v>548960.5</x:v>
+        <x:v>944117.37</x:v>
       </x:c>
       <x:c r="N128" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J129" s="4">
-        <x:v>610872.12</x:v>
+        <x:v>2203548.88</x:v>
       </x:c>
       <x:c r="K129" s="4">
-        <x:v>610872.12</x:v>
+        <x:v>1372401.26</x:v>
       </x:c>
       <x:c r="L129" s="4">
-        <x:v>0</x:v>
+        <x:v>831147.62</x:v>
       </x:c>
       <x:c r="M129" s="4">
-        <x:v>610872.11</x:v>
+        <x:v>548960.5</x:v>
       </x:c>
       <x:c r="N129" s="5">
-        <x:v>10</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="J130" s="4">
-        <x:v>4813699.58</x:v>
+        <x:v>610872.12</x:v>
       </x:c>
       <x:c r="K130" s="4">
-        <x:v>4813699.58</x:v>
+        <x:v>610872.12</x:v>
       </x:c>
       <x:c r="L130" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M130" s="4">
-        <x:v>1113847.81</x:v>
+        <x:v>610872.11</x:v>
       </x:c>
       <x:c r="N130" s="5">
-        <x:v>68</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E131" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F131" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H131" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="H131" s="3" t="s">
+      <x:c r="I131" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="I131" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J131" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>4813699.58</x:v>
       </x:c>
       <x:c r="K131" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>4813699.58</x:v>
       </x:c>
       <x:c r="L131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M131" s="4">
-        <x:v>0</x:v>
+        <x:v>1381515.57</x:v>
       </x:c>
       <x:c r="N131" s="5">
-        <x:v>12</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
-        <x:v>515</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="G132" s="3" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I132" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J132" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K132" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L132" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M132" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N132" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H133" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I133" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="J133" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K133" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L133" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M133" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N133" s="5">
-        <x:v>12</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="J134" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K134" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L134" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M134" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N134" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H135" s="3" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="I135" s="3" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J135" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K135" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L135" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M135" s="4">
-        <x:v>0</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N135" s="5">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D136" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E136" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F136" s="3" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D136" s="3" t="s">
+      <x:c r="G136" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H136" s="3" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="E136" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F136" s="3" t="s">
+      <x:c r="I136" s="3" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="G136" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J136" s="4">
-        <x:v>4370051.2</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K136" s="4">
-        <x:v>2790184.75</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L136" s="4">
-        <x:v>1579866.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M136" s="4">
-        <x:v>558036.95</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N136" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D137" s="3" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>533</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="I137" s="6" t="s">
+      <x:c r="I137" s="3" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J137" s="4">
-        <x:v>7099687.09</x:v>
+        <x:v>4370051.2</x:v>
       </x:c>
       <x:c r="K137" s="4">
-        <x:v>4507970.76</x:v>
+        <x:v>2790184.75</x:v>
       </x:c>
       <x:c r="L137" s="4">
-        <x:v>2591716.33</x:v>
+        <x:v>1579866.45</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>0</x:v>
+        <x:v>558036.95</x:v>
       </x:c>
       <x:c r="N137" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="I138" s="3" t="s">
+      <x:c r="I138" s="6" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>7099687.09</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>4507970.76</x:v>
       </x:c>
       <x:c r="L138" s="4">
-        <x:v>0</x:v>
+        <x:v>2591716.33</x:v>
       </x:c>
       <x:c r="M138" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N138" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="J139" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K139" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L139" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M139" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N139" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="J140" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K140" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L140" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M140" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N140" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J141" s="4">
-        <x:v>2715250</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K141" s="4">
-        <x:v>1900675</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L141" s="4">
-        <x:v>814575</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M141" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N141" s="5">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
-        <x:v>462</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I142" s="3" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J142" s="4">
-        <x:v>2497361.25</x:v>
+        <x:v>2715250</x:v>
       </x:c>
       <x:c r="K142" s="4">
-        <x:v>2497361.25</x:v>
+        <x:v>1900675</x:v>
       </x:c>
       <x:c r="L142" s="4">
-        <x:v>0</x:v>
+        <x:v>814575</x:v>
       </x:c>
       <x:c r="M142" s="4">
-        <x:v>499472.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N142" s="5">
-        <x:v>48</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J143" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>2497361.25</x:v>
       </x:c>
       <x:c r="K143" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>2497361.25</x:v>
       </x:c>
       <x:c r="L143" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M143" s="4">
-        <x:v>0</x:v>
+        <x:v>1047927.25</x:v>
       </x:c>
       <x:c r="N143" s="5">
-        <x:v>12</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J144" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K144" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L144" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M144" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N144" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H145" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="H145" s="3" t="s">
+      <x:c r="I145" s="3" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="I145" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J145" s="4">
-        <x:v>7521.1</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K145" s="4">
-        <x:v>7521.1</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L145" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M145" s="4">
-        <x:v>0</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N145" s="5">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="G146" s="3" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="G146" s="3" t="s">
+      <x:c r="H146" s="3" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="H146" s="3" t="s">
+      <x:c r="I146" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="I146" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J146" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>7521.1</x:v>
       </x:c>
       <x:c r="K146" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>7521.1</x:v>
       </x:c>
       <x:c r="L146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N146" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="G147" s="3" t="s">
         <x:v>580</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J147" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K147" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L147" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M147" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N147" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="J148" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K148" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L148" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M148" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N148" s="5">
-        <x:v>7</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="J149" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K149" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L149" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M149" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N149" s="5">
-        <x:v>12</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H150" s="3" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="H150" s="3" t="s">
+      <x:c r="I150" s="3" t="s">
         <x:v>594</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>595</x:v>
       </x:c>
       <x:c r="J150" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K150" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L150" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M150" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N150" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="G151" s="3" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="G151" s="3" t="s">
+      <x:c r="H151" s="3" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="H151" s="3" t="s">
+      <x:c r="I151" s="3" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>600</x:v>
       </x:c>
       <x:c r="J151" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K151" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N151" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>601</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="G152" s="3" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="G152" s="3" t="s">
+      <x:c r="H152" s="3" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="H152" s="3" t="s">
+      <x:c r="I152" s="3" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
       <x:c r="J152" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K152" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N152" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C153" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D153" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E153" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F153" s="3" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C153" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D153" s="3" t="s">
+      <x:c r="G153" s="3" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="E153" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F153" s="3" t="s">
+      <x:c r="H153" s="3" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="G153" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H153" s="3" t="s">
+      <x:c r="I153" s="3" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="I153" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J153" s="4">
-        <x:v>2313638.14</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K153" s="4">
-        <x:v>1216016.7</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L153" s="4">
-        <x:v>1097621.44</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M153" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N153" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="J154" s="4">
-        <x:v>1975810.64</x:v>
+        <x:v>2313638.14</x:v>
       </x:c>
       <x:c r="K154" s="4">
-        <x:v>1975810.64</x:v>
+        <x:v>1216016.7</x:v>
       </x:c>
       <x:c r="L154" s="4">
-        <x:v>0</x:v>
+        <x:v>1097621.44</x:v>
       </x:c>
       <x:c r="M154" s="4">
-        <x:v>109983.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N154" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
-        <x:v>614</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="J155" s="4">
-        <x:v>474867.45</x:v>
+        <x:v>1975810.64</x:v>
       </x:c>
       <x:c r="K155" s="4">
-        <x:v>230226.39</x:v>
+        <x:v>1975810.64</x:v>
       </x:c>
       <x:c r="L155" s="4">
-        <x:v>244641.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M155" s="4">
-        <x:v>0</x:v>
+        <x:v>109983.24</x:v>
       </x:c>
       <x:c r="N155" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H156" s="3" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="H156" s="3" t="s">
+      <x:c r="I156" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="I156" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J156" s="4">
-        <x:v>852834.86</x:v>
+        <x:v>474867.45</x:v>
       </x:c>
       <x:c r="K156" s="4">
-        <x:v>554342.66</x:v>
+        <x:v>230226.39</x:v>
       </x:c>
       <x:c r="L156" s="4">
-        <x:v>298492.2</x:v>
+        <x:v>244641.06</x:v>
       </x:c>
       <x:c r="M156" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N156" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C157" s="3" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D157" s="3" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="E157" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F157" s="3" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="C157" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F157" s="3" t="s">
+      <x:c r="G157" s="3" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="G157" s="3" t="s">
+      <x:c r="H157" s="3" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="H157" s="3" t="s">
+      <x:c r="I157" s="3" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="I157" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J157" s="4">
-        <x:v>47635.94</x:v>
+        <x:v>852834.86</x:v>
       </x:c>
       <x:c r="K157" s="4">
-        <x:v>24107.87</x:v>
+        <x:v>554342.66</x:v>
       </x:c>
       <x:c r="L157" s="4">
-        <x:v>23528.07</x:v>
+        <x:v>298492.2</x:v>
       </x:c>
       <x:c r="M157" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N157" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C158" s="3" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D158" s="3" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="E158" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F158" s="3" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="C158" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F158" s="3" t="s">
+      <x:c r="G158" s="3" t="s">
         <x:v>629</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="J158" s="4">
-        <x:v>3015292.09</x:v>
+        <x:v>47635.94</x:v>
       </x:c>
       <x:c r="K158" s="4">
-        <x:v>3015292.09</x:v>
+        <x:v>24107.87</x:v>
       </x:c>
       <x:c r="L158" s="4">
-        <x:v>0</x:v>
+        <x:v>23528.07</x:v>
       </x:c>
       <x:c r="M158" s="4">
-        <x:v>1779326.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N158" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="J159" s="4">
-        <x:v>3000001.05</x:v>
+        <x:v>3015292.09</x:v>
       </x:c>
       <x:c r="K159" s="4">
-        <x:v>1500000.53</x:v>
+        <x:v>3015292.09</x:v>
       </x:c>
       <x:c r="L159" s="4">
-        <x:v>1500000.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
-        <x:v>1034380.05</x:v>
+        <x:v>1779326.46</x:v>
       </x:c>
       <x:c r="N159" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="J160" s="4">
-        <x:v>3050687.07</x:v>
+        <x:v>2444413.78</x:v>
       </x:c>
       <x:c r="K160" s="4">
-        <x:v>1525343.42</x:v>
+        <x:v>1222206.88</x:v>
       </x:c>
       <x:c r="L160" s="4">
-        <x:v>1525343.65</x:v>
+        <x:v>1222206.9</x:v>
       </x:c>
       <x:c r="M160" s="4">
-        <x:v>1210411.62</x:v>
+        <x:v>1222206.87</x:v>
       </x:c>
       <x:c r="N160" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="J161" s="4">
-        <x:v>450730.18</x:v>
+        <x:v>3050687.07</x:v>
       </x:c>
       <x:c r="K161" s="4">
-        <x:v>225365.09</x:v>
+        <x:v>1525343.42</x:v>
       </x:c>
       <x:c r="L161" s="4">
-        <x:v>225365.09</x:v>
+        <x:v>1525343.65</x:v>
       </x:c>
       <x:c r="M161" s="4">
-        <x:v>0</x:v>
+        <x:v>1210411.62</x:v>
       </x:c>
       <x:c r="N161" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J162" s="4">
-        <x:v>538276.6</x:v>
+        <x:v>450730.18</x:v>
       </x:c>
       <x:c r="K162" s="4">
-        <x:v>297676.98</x:v>
+        <x:v>225365.09</x:v>
       </x:c>
       <x:c r="L162" s="4">
-        <x:v>240599.62</x:v>
+        <x:v>225365.09</x:v>
       </x:c>
       <x:c r="M162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N162" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="E163" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F163" s="3" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="E163" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F163" s="3" t="s">
+      <x:c r="G163" s="3" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H163" s="3" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="G163" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H163" s="3" t="s">
+      <x:c r="I163" s="3" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="I163" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J163" s="4">
-        <x:v>6315789.21</x:v>
+        <x:v>538276.6</x:v>
       </x:c>
       <x:c r="K163" s="4">
-        <x:v>6315789.21</x:v>
+        <x:v>297676.98</x:v>
       </x:c>
       <x:c r="L163" s="4">
-        <x:v>0</x:v>
+        <x:v>240599.62</x:v>
       </x:c>
       <x:c r="M163" s="4">
-        <x:v>1096620.35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N163" s="5">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="C164" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D164" s="3" t="s">
         <x:v>653</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H164" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="H164" s="3" t="s">
+      <x:c r="I164" s="3" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="I164" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J164" s="4">
-        <x:v>16897642.42</x:v>
+        <x:v>6315789.21</x:v>
       </x:c>
       <x:c r="K164" s="4">
-        <x:v>16897642.42</x:v>
+        <x:v>6315789.21</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
-        <x:v>3691435.75</x:v>
+        <x:v>1096620.35</x:v>
       </x:c>
       <x:c r="N164" s="5">
-        <x:v>68</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
-        <x:v>658</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="G165" s="3" t="s">
         <x:v>659</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="J165" s="4">
-        <x:v>887817.45</x:v>
+        <x:v>16897642.42</x:v>
       </x:c>
       <x:c r="K165" s="4">
-        <x:v>547793.29</x:v>
+        <x:v>16897642.42</x:v>
       </x:c>
       <x:c r="L165" s="4">
-        <x:v>340024.16</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
-        <x:v>0</x:v>
+        <x:v>4513367.27</x:v>
       </x:c>
       <x:c r="N165" s="5">
-        <x:v>24</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="J166" s="4">
-        <x:v>7521.1</x:v>
+        <x:v>887817.45</x:v>
       </x:c>
       <x:c r="K166" s="4">
-        <x:v>7521.1</x:v>
+        <x:v>547793.29</x:v>
       </x:c>
       <x:c r="L166" s="4">
-        <x:v>0</x:v>
+        <x:v>340024.16</x:v>
       </x:c>
       <x:c r="M166" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N166" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H167" s="3" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I167" s="3" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="J167" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>7521.1</x:v>
       </x:c>
       <x:c r="K167" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>7521.1</x:v>
       </x:c>
       <x:c r="L167" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M167" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N167" s="5">
-        <x:v>9</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="J168" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K168" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
-        <x:v>0</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N168" s="5">
-        <x:v>12</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
@@ -10124,136 +10136,136 @@
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="J170" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K170" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L170" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M170" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N170" s="5">
-        <x:v>6</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J171" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K171" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
-        <x:v>0</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N171" s="5">
-        <x:v>12</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="J172" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K172" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L172" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -10265,1527 +10277,1574 @@
       </x:c>
       <x:c r="O172" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="J173" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K173" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M173" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N173" s="5">
-        <x:v>7</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="J174" s="4">
-        <x:v>7660111.42</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K174" s="4">
-        <x:v>7660111.42</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L174" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M174" s="4">
-        <x:v>1509041.95</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N174" s="5">
-        <x:v>60</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="J175" s="4">
-        <x:v>8570476.48</x:v>
+        <x:v>7660111.42</x:v>
       </x:c>
       <x:c r="K175" s="4">
-        <x:v>8570476.48</x:v>
+        <x:v>7660111.42</x:v>
       </x:c>
       <x:c r="L175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
-        <x:v>1824747.67</x:v>
+        <x:v>1944764.87</x:v>
       </x:c>
       <x:c r="N175" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
-        <x:v>698</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="J176" s="4">
-        <x:v>1499680.01</x:v>
+        <x:v>8570476.48</x:v>
       </x:c>
       <x:c r="K176" s="4">
-        <x:v>1499680.01</x:v>
+        <x:v>8570476.48</x:v>
       </x:c>
       <x:c r="L176" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M176" s="4">
-        <x:v>435671</x:v>
+        <x:v>2022956.52</x:v>
       </x:c>
       <x:c r="N176" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
-        <x:v>705</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H177" s="3" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="H177" s="3" t="s">
+      <x:c r="I177" s="3" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="I177" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J177" s="4">
-        <x:v>5512570</x:v>
+        <x:v>1499680.01</x:v>
       </x:c>
       <x:c r="K177" s="4">
-        <x:v>5512570</x:v>
+        <x:v>1499680.01</x:v>
       </x:c>
       <x:c r="L177" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M177" s="4">
-        <x:v>1149462.8</x:v>
+        <x:v>435671</x:v>
       </x:c>
       <x:c r="N177" s="5">
-        <x:v>68</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="G178" s="3" t="s">
         <x:v>711</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J178" s="4">
-        <x:v>15338710.93</x:v>
+        <x:v>5512570</x:v>
       </x:c>
       <x:c r="K178" s="4">
-        <x:v>15338710.93</x:v>
+        <x:v>5512570</x:v>
       </x:c>
       <x:c r="L178" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M178" s="4">
-        <x:v>0</x:v>
+        <x:v>1374314.05</x:v>
       </x:c>
       <x:c r="N178" s="5">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E179" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F179" s="3" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H179" s="3" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="I179" s="3" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="J179" s="4">
-        <x:v>2999994.55</x:v>
+        <x:v>15338710.93</x:v>
       </x:c>
       <x:c r="K179" s="4">
-        <x:v>2999994.55</x:v>
+        <x:v>15338710.93</x:v>
       </x:c>
       <x:c r="L179" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M179" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N179" s="5">
-        <x:v>45</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
-        <x:v>717</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D180" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H180" s="3" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="I180" s="3" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="J180" s="4">
-        <x:v>7521.1</x:v>
+        <x:v>2999994.55</x:v>
       </x:c>
       <x:c r="K180" s="4">
-        <x:v>7521.1</x:v>
+        <x:v>2999994.55</x:v>
       </x:c>
       <x:c r="L180" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M180" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N180" s="5">
-        <x:v>6</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="J181" s="4">
         <x:v>7521.1</x:v>
       </x:c>
       <x:c r="K181" s="4">
         <x:v>7521.1</x:v>
       </x:c>
       <x:c r="L181" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M181" s="4">
-        <x:v>0</x:v>
+        <x:v>7521.1</x:v>
       </x:c>
       <x:c r="N181" s="5">
-        <x:v>12</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O181" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D182" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H182" s="3" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="H182" s="3" t="s">
+      <x:c r="I182" s="3" t="s">
         <x:v>728</x:v>
       </x:c>
-      <x:c r="I182" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J182" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>7521.1</x:v>
       </x:c>
       <x:c r="K182" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>7521.1</x:v>
       </x:c>
       <x:c r="L182" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M182" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N182" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="C183" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D183" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E183" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F183" s="3" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="C183" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F183" s="3" t="s">
+      <x:c r="G183" s="3" t="s">
         <x:v>731</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="J183" s="4">
-        <x:v>7218366.61</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K183" s="4">
-        <x:v>7218366.61</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L183" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M183" s="4">
-        <x:v>2008532.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N183" s="5">
-        <x:v>68</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="J184" s="4">
-        <x:v>1492295.64</x:v>
+        <x:v>7218366.61</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>1492295.64</x:v>
+        <x:v>7218366.61</x:v>
       </x:c>
       <x:c r="L184" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>485564.53</x:v>
+        <x:v>2783641.03</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>36</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="J185" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>1492295.64</x:v>
       </x:c>
       <x:c r="K185" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>1492295.64</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
-        <x:v>0</x:v>
+        <x:v>683164.31</x:v>
       </x:c>
       <x:c r="N185" s="5">
-        <x:v>12</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H186" s="3" t="s">
         <x:v>744</x:v>
       </x:c>
-      <x:c r="H186" s="3" t="s">
+      <x:c r="I186" s="3" t="s">
         <x:v>745</x:v>
       </x:c>
-      <x:c r="I186" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J186" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K186" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L186" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M186" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N186" s="5">
-        <x:v>6</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
-        <x:v>747</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="G187" s="3" t="s">
         <x:v>748</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="J187" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K187" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L187" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M187" s="4">
-        <x:v>0</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N187" s="5">
-        <x:v>12</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H188" s="3" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="J188" s="4">
-        <x:v>1499853.75</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K188" s="4">
-        <x:v>1499853.75</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L188" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M188" s="4">
-        <x:v>631815.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N188" s="5">
-        <x:v>36</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H189" s="3" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I189" s="3" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="J189" s="4">
-        <x:v>14994598.89</x:v>
+        <x:v>1499853.75</x:v>
       </x:c>
       <x:c r="K189" s="4">
-        <x:v>14994598.89</x:v>
+        <x:v>1499853.75</x:v>
       </x:c>
       <x:c r="L189" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M189" s="4">
-        <x:v>2998919.77</x:v>
+        <x:v>631815.74</x:v>
       </x:c>
       <x:c r="N189" s="5">
-        <x:v>58</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="J190" s="4">
-        <x:v>7521.1</x:v>
+        <x:v>14994598.89</x:v>
       </x:c>
       <x:c r="K190" s="4">
-        <x:v>7521.1</x:v>
+        <x:v>14994598.89</x:v>
       </x:c>
       <x:c r="L190" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M190" s="4">
-        <x:v>7521.1</x:v>
+        <x:v>2998919.77</x:v>
       </x:c>
       <x:c r="N190" s="5">
-        <x:v>7</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H191" s="3" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="I191" s="3" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="J191" s="4">
-        <x:v>3952501.36</x:v>
+        <x:v>7521.1</x:v>
       </x:c>
       <x:c r="K191" s="4">
-        <x:v>3952501.36</x:v>
+        <x:v>7521.1</x:v>
       </x:c>
       <x:c r="L191" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M191" s="4">
-        <x:v>1098148.5</x:v>
+        <x:v>7521.1</x:v>
       </x:c>
       <x:c r="N191" s="5">
-        <x:v>60</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="J192" s="4">
-        <x:v>11842105.28</x:v>
+        <x:v>3952501.36</x:v>
       </x:c>
       <x:c r="K192" s="4">
-        <x:v>11842105.28</x:v>
+        <x:v>3952501.36</x:v>
       </x:c>
       <x:c r="L192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M192" s="4">
-        <x:v>2492472.84</x:v>
+        <x:v>1098148.5</x:v>
       </x:c>
       <x:c r="N192" s="5">
-        <x:v>68</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H193" s="3" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="H193" s="3" t="s">
+      <x:c r="I193" s="3" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="I193" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J193" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>11842105.28</x:v>
       </x:c>
       <x:c r="K193" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>11842105.28</x:v>
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
-        <x:v>0</x:v>
+        <x:v>2492472.84</x:v>
       </x:c>
       <x:c r="N193" s="5">
-        <x:v>12</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
-        <x:v>776</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="G194" s="3" t="s">
         <x:v>777</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="H194" s="3" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="I194" s="3" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="J194" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K194" s="4">
         <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L194" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M194" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N194" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="J195" s="4">
-        <x:v>60033613.44</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K195" s="4">
-        <x:v>60033613.44</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
-        <x:v>18010084.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N195" s="5">
-        <x:v>81</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H196" s="3" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="I196" s="3" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="J196" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>60033613.44</x:v>
       </x:c>
       <x:c r="K196" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>60033613.44</x:v>
       </x:c>
       <x:c r="L196" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M196" s="4">
-        <x:v>0</x:v>
+        <x:v>18010084.03</x:v>
       </x:c>
       <x:c r="N196" s="5">
-        <x:v>12</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E197" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="G197" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H197" s="3" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="I197" s="3" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="J197" s="4">
-        <x:v>0</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K197" s="4">
-        <x:v>0</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L197" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M197" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N197" s="5">
-        <x:v>6</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O197" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:15">
       <x:c r="A198" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C198" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D198" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E198" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F198" s="3" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="G198" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H198" s="3" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="I198" s="3" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="J198" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K198" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L198" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M198" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N198" s="5">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O198" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B199" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J199" s="4">
-        <x:v>1479086.44</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K199" s="4">
-        <x:v>1479086.44</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L199" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M199" s="4">
-        <x:v>295817.29</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N199" s="5">
-        <x:v>36</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J200" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>1479086.44</x:v>
       </x:c>
       <x:c r="K200" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>1479086.44</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
-        <x:v>15042.21</x:v>
+        <x:v>706832.76</x:v>
       </x:c>
       <x:c r="N200" s="5">
-        <x:v>7</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H201" s="3" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="I201" s="3" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="J201" s="4">
-        <x:v>7085453.76</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="K201" s="4">
-        <x:v>7085453.76</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="L201" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M201" s="4">
-        <x:v>1225947.54</x:v>
+        <x:v>15042.21</x:v>
       </x:c>
       <x:c r="N201" s="5">
-        <x:v>68</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O201" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B202" s="3" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C202" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D202" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E202" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F202" s="3" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="G202" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H202" s="3" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="H202" s="3" t="s">
+      <x:c r="I202" s="3" t="s">
         <x:v>811</x:v>
       </x:c>
-      <x:c r="I202" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J202" s="4">
-        <x:v>3097361.1</x:v>
+        <x:v>7085453.76</x:v>
       </x:c>
       <x:c r="K202" s="4">
-        <x:v>3097361.1</x:v>
+        <x:v>7085453.76</x:v>
       </x:c>
       <x:c r="L202" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M202" s="4">
-        <x:v>397138.71</x:v>
+        <x:v>1314807.51</x:v>
       </x:c>
       <x:c r="N202" s="5">
-        <x:v>36</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O202" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B203" s="3" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="C203" s="3" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D203" s="3" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E203" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F203" s="3" t="s">
         <x:v>813</x:v>
       </x:c>
-      <x:c r="C203" s="3" t="s">
+      <x:c r="G203" s="3" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="H203" s="3" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="I203" s="3" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="J203" s="4">
+        <x:v>3097361.1</x:v>
+      </x:c>
+      <x:c r="K203" s="4">
+        <x:v>3097361.1</x:v>
+      </x:c>
+      <x:c r="L203" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M203" s="4">
+        <x:v>397138.71</x:v>
+      </x:c>
+      <x:c r="N203" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O203" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:15">
+      <x:c r="A204" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B204" s="3" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="C204" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="D203" s="3" t="s">
+      <x:c r="D204" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="E203" s="3" t="s">
-[...26 lines deleted...]
-      <x:c r="N203" s="5">
+      <x:c r="E204" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F204" s="3" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="G204" s="3" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="H204" s="3" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="I204" s="3" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="J204" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="K204" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="L204" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M204" s="4">
+        <x:v>15042.21</x:v>
+      </x:c>
+      <x:c r="N204" s="5">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="O203" s="3" t="s">
+      <x:c r="O204" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
-    <x:row r="204" spans="1:15" ht="15" customHeight="1"/>
-[...4 lines deleted...]
-    </x:row>
+    <x:row r="205" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="206" spans="1:15">
       <x:c r="A206" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:15">
       <x:c r="A207" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>825</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:15">
+      <x:c r="A210" s="0" t="s">
+        <x:v>826</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A204:J204"/>
     <x:mergeCell ref="A205:J205"/>
     <x:mergeCell ref="A206:J206"/>
     <x:mergeCell ref="A207:J207"/>
     <x:mergeCell ref="A208:J208"/>
     <x:mergeCell ref="A209:J209"/>
+    <x:mergeCell ref="A210:J210"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>