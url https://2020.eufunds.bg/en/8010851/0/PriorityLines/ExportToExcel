--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791c6d917d2245d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a93cc9ae8e74cfd81688d85e55fb142.psmdcp" Id="R7666c381f67c46d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6d0550f63b406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e07dd99a1bf44e1f9bf2ef7d70132138.psmdcp" Id="R25a67c8a68a9408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -734,57 +734,57 @@
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>344002647.8</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>254132081.37</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>68734497.14</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>21136069.29</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>50.63</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>74378866.71</x:v>
+        <x:v>74343866.73</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>58657494.1</x:v>
+        <x:v>58635181.61</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>15721372.61</x:v>
+        <x:v>15708685.12</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>11.66</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>124755317.41</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>102385186.44</x:v>
       </x:c>
       <x:c r="G7" s="9">