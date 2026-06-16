--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6d0550f63b406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e07dd99a1bf44e1f9bf2ef7d70132138.psmdcp" Id="R25a67c8a68a9408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b5ba6b5e634412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae15b90822f14c8c9aef77fe57698c60.psmdcp" Id="R78cd9b23fb074b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -722,72 +722,72 @@
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>344002647.8</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>254132081.37</x:v>
+        <x:v>254115535.03</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>68734497.14</x:v>
+        <x:v>68751043.49</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>21136069.29</x:v>
+        <x:v>21136069.28</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>50.63</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>74343866.73</x:v>
+        <x:v>76614485.22</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>58635181.61</x:v>
+        <x:v>60414580.02</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>15708685.12</x:v>
+        <x:v>16199905.2</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>11.66</x:v>
+        <x:v>12.01</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>124755317.41</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>102385186.44</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>22370130.97</x:v>
       </x:c>
       <x:c r="H7" s="9">