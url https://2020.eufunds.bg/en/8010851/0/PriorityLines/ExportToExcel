--- v2 (2026-06-16)
+++ v3 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b5ba6b5e634412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae15b90822f14c8c9aef77fe57698c60.psmdcp" Id="R78cd9b23fb074b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2326b45e82194f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d51777a5a53c47f8a94043486a3c029e.psmdcp" Id="R8c838befd7ea4821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>