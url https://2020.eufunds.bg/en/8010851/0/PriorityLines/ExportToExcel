--- v3 (2026-06-16)
+++ v4 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2326b45e82194f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d51777a5a53c47f8a94043486a3c029e.psmdcp" Id="R8c838befd7ea4821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45eb152e9f548ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/097f8df2999d4021ae3089ef85b6682e.psmdcp" Id="R79ec8b17471a49c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -719,157 +719,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>344002647.8</x:v>
+        <x:v>349098777.56</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>254115535.03</x:v>
+        <x:v>258299691.43</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>68751043.49</x:v>
+        <x:v>69663016.85</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>21136069.28</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>50.63</x:v>
+        <x:v>51.43</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>76614485.22</x:v>
+        <x:v>79403639.05</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>60414580.02</x:v>
+        <x:v>62600130.82</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>16199905.2</x:v>
+        <x:v>16803508.23</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>12.01</x:v>
+        <x:v>12.45</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>124755317.41</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>102385186.44</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>22370130.97</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>38.41</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>88220352.98</x:v>
+        <x:v>90073900.13</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>78852753.57</x:v>
+        <x:v>80373935.28</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>9367599.41</x:v>
+        <x:v>9699964.85</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>27.16</x:v>
+        <x:v>27.73</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>25858086</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>21220000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>4638086</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25856957.56</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>21219074.12</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>4637883.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>13612067.99</x:v>
+        <x:v>13688775.01</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>11170512.73</x:v>
+        <x:v>11224207.64</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2441555.26</x:v>
+        <x:v>2464567.37</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>52.64</x:v>
+        <x:v>52.94</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">