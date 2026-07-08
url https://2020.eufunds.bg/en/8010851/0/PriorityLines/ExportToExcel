--- v4 (2026-07-08)
+++ v5 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45eb152e9f548ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/097f8df2999d4021ae3089ef85b6682e.psmdcp" Id="R79ec8b17471a49c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739b106454cf4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a011d9e8ee2a46f6ac86c07ef503c7e7.psmdcp" Id="Rc5746599c79040a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>