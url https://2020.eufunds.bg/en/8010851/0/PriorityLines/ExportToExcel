--- v5 (2026-07-08)
+++ v6 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739b106454cf4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a011d9e8ee2a46f6ac86c07ef503c7e7.psmdcp" Id="Rc5746599c79040a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1edc8a8702564ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/975eb6cda1d445bebf57981bd4681502.psmdcp" Id="R423420e932c84194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -719,157 +719,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>349098777.56</x:v>
+        <x:v>348528148.08</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>258299691.43</x:v>
+        <x:v>258053037.05</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>69663016.85</x:v>
+        <x:v>69616835.37</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>21136069.28</x:v>
+        <x:v>20858275.66</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>51.43</x:v>
+        <x:v>51.38</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>79403639.05</x:v>
+        <x:v>80785667.08</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>62600130.82</x:v>
+        <x:v>63708099.64</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>16803508.23</x:v>
+        <x:v>17077567.44</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>12.45</x:v>
+        <x:v>12.67</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>124755317.41</x:v>
+        <x:v>124373254.89</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>102385186.44</x:v>
+        <x:v>102071631.5</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>22370130.97</x:v>
+        <x:v>22301623.39</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>38.41</x:v>
+        <x:v>38.29</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>90073900.13</x:v>
+        <x:v>90691774.69</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>80373935.28</x:v>
+        <x:v>80881018.74</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>9699964.85</x:v>
+        <x:v>9810755.95</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>27.73</x:v>
+        <x:v>27.92</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>25858086</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>21220000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>4638086</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25856957.56</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>21219074.12</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>4637883.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>13688775.01</x:v>
+        <x:v>14232043.82</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>11224207.64</x:v>
+        <x:v>11679285.45</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2464567.37</x:v>
+        <x:v>2552758.37</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>52.94</x:v>
+        <x:v>55.04</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">