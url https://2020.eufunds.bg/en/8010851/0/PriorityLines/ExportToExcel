--- v6 (2026-07-28)
+++ v7 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1edc8a8702564ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/975eb6cda1d445bebf57981bd4681502.psmdcp" Id="R423420e932c84194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ef7f1fd83c44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6b3065e2c944de4a3af8257d4b0a697.psmdcp" Id="R0c4348449a234a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -734,60 +734,60 @@
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>348528148.08</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>258053037.05</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>69616835.37</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>20858275.66</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>51.38</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>80785667.08</x:v>
+        <x:v>84283261.86</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>63708099.64</x:v>
+        <x:v>66440129.32</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>17077567.44</x:v>
+        <x:v>17843132.54</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>12.67</x:v>
+        <x:v>13.22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>124373254.89</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>102071631.5</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>22301623.39</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -816,60 +816,60 @@
       <x:c r="B8" s="9">
         <x:v>25858086</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>21220000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>4638086</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25856957.56</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>21219074.12</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>4637883.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>14232043.82</x:v>
+        <x:v>14495787.31</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>11679285.45</x:v>
+        <x:v>11895721.86</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2552758.37</x:v>
+        <x:v>2600065.45</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>55.04</x:v>
+        <x:v>56.06</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">
@@ -886,54 +886,54 @@
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>15338758</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>14131962</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>1206796</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>15338710.93</x:v>
       </x:c>
       <x:c r="F10" s="9">
-        <x:v>14131919.4</x:v>
+        <x:v>14131919.39</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>1206791.53</x:v>
+        <x:v>1206791.54</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>