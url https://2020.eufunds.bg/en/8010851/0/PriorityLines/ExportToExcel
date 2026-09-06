--- v7 (2026-08-17)
+++ v8 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ef7f1fd83c44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6b3065e2c944de4a3af8257d4b0a697.psmdcp" Id="R0c4348449a234a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55fc20f4dc5d4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1af8fc32f58e481397133822b70c9437.psmdcp" Id="R0b18a6ca9add43ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -719,75 +719,75 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>637676940</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>502115969</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>135560971</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>348528148.08</x:v>
+        <x:v>348513105.87</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>258053037.05</x:v>
+        <x:v>258040251.18</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>69616835.37</x:v>
+        <x:v>69614579.03</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>20858275.66</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>51.38</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>84283261.86</x:v>
+        <x:v>85185811.47</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>66440129.32</x:v>
+        <x:v>67202783.82</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>17843132.54</x:v>
+        <x:v>17983027.65</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>13.22</x:v>
+        <x:v>13.36</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>324778781</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>266542069</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>58236712</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>124373254.89</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>102071631.5</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>22301623.39</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -816,60 +816,60 @@
       <x:c r="B8" s="9">
         <x:v>25858086</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>21220000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>4638086</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25856957.56</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>21219074.12</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>4637883.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>14495787.31</x:v>
+        <x:v>14543644.99</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>11895721.86</x:v>
+        <x:v>11934995.45</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2600065.45</x:v>
+        <x:v>2608649.54</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>56.06</x:v>
+        <x:v>56.24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>81500000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">