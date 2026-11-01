--- v2 (2026-08-31)
+++ v3 (2026-11-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19771868650a4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5659bb1dde5948b5a1594562246227df.psmdcp" Id="Reb032ff2cfc447fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9c9ae7a17b4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9e7ed66e5b74d0bae7da708acad3b6b.psmdcp" Id="R5f8f24b57a1044e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -1033,51 +1033,51 @@
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J24" s="4">
         <x:v>613079.94</x:v>
       </x:c>
       <x:c r="K24" s="4">
         <x:v>613079.94</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>292895.83</x:v>
+        <x:v>316328.74</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
@@ -1268,51 +1268,51 @@
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="K29" s="4">
         <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>239816.35</x:v>
+        <x:v>273412.75</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">