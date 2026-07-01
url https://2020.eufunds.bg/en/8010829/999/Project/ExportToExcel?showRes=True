--- v0 (2026-05-01)
+++ v1 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28374ec3b8614fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea89d34a1ca14abfa28ecd9cffca07c3.psmdcp" Id="R64601d3c5ac642db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cf5c118b9d4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99779bdc64c14a01a14c62280ab77af0.psmdcp" Id="R79b240c13c3145a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -149,135 +149,135 @@
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">129010125 Chief Directorate Border Police - MoI
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. "Княгиня Мария Луиза" № 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the mobility of the CDBP to countermeasure cross-border crimes</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>129010641 General Directorate National Police  - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1715, бул. "Александър Малинов" № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria,Canary Islands,Czech Republic  (the),Poland,Romania</x:t>
+    <x:t>Bulgaria,Canary Islands,Romania,Poland,Czech Republic  (the)</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening the capacity of Police in prevention and fight against drugs</x:t>
   </x:si>
   <x:si>
-    <x:t>Austria,Bulgaria,Canary Islands,Romania</x:t>
+    <x:t>Bulgaria,Austria,Canary Islands,Romania</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Digitization of the expert forensic activity and of the police registration</x:t>
   </x:si>
   <x:si>
     <x:t>129010090 State Agency Technical Operations</x:t>
   </x:si>
   <x:si>
     <x:t>State agency/ state commission</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "6-ти септември" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Activity for enhancing SATO employees' operative capabilities and specific skills</x:t>
   </x:si>
   <x:si>
     <x:t>130453541 State Agency for Child protection</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1051, ул. ТРИАДИЦА, номер 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria,Greece,Romania</x:t>
+    <x:t>Greece,Bulgaria,Romania</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Service coordination for victims of trafficking in South and East Balkans</x:t>
   </x:si>
   <x:si>
     <x:t>121893100 EUROPEAN INSTITUTE FOUNDATION</x:t>
   </x:si>
   <x:si>
     <x:t>Non-profit organization</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Г.С. РАКОВСКИ, номер 101</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria,EU Theritory,Germany</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Capacity building through exchange of good practices and research in the security domain</x:t>
   </x:si>
   <x:si>
     <x:t>131181915 IOM INTERNATIONAL ORGANIZATION FOR MIGRATION</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
     <x:t>Other legal entity</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1463, ул. ЦАР АСЕН, номер 77, ет. 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria,EU Theritory,Macedonia (The former Yugoslav Republic of),Serbia,Turkey</x:t>
+    <x:t>Bulgaria,EU Theritory,Serbia,Turkey,Macedonia (The former Yugoslav Republic of)</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISPR001-3.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Awareness raising on risks associated with THB and providing support to VoTs</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information in the regions based on the latest update of the Grant contract</x:t>
   </x:si>
   <x:si>
     <x:t>The information about the actually paid project amounts is not related to the respective region, but is for the whole project. It is visible when accessing each individual project, and for all projects in the sample - when exporting the data.</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -930,389 +930,389 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>39998.98</x:v>
+        <x:v>19999.49</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>39998.98</x:v>
+        <x:v>19999.49</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>39998.98</x:v>
+        <x:v>19999.49</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>1319979.76</x:v>
+        <x:v>659989.88</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>1319979.76</x:v>
+        <x:v>659989.88</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>16761.98</x:v>
+        <x:v>101630.51</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>4904639.52</x:v>
+        <x:v>613079.94</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>4904639.52</x:v>
+        <x:v>613079.94</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>901032.24</x:v>
+        <x:v>112629.03</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>12633232.2</x:v>
+        <x:v>2105538.68</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>12633232.2</x:v>
+        <x:v>2105538.68</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>2743976.34</x:v>
+        <x:v>904679.47</x:v>
       </x:c>
       <x:c r="N25" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>1041751.24</x:v>
+        <x:v>520875.66</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>1041751.24</x:v>
+        <x:v>520875.66</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>166988.38</x:v>
+        <x:v>158269.06</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>359167.52</x:v>
+        <x:v>89791.88</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>359167.52</x:v>
+        <x:v>89791.88</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>359167.52</x:v>
+        <x:v>89791.88</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J28" s="4">
-        <x:v>748383.38</x:v>
+        <x:v>374191.69</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>748383.38</x:v>
+        <x:v>374191.69</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>491235.52</x:v>
+        <x:v>245617.76</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>4268831.44</x:v>
+        <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>4268831.44</x:v>
+        <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>787861.96</x:v>
+        <x:v>196965.49</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">