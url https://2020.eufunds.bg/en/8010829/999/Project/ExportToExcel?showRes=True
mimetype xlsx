--- v1 (2026-07-01)
+++ v2 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cf5c118b9d4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99779bdc64c14a01a14c62280ab77af0.psmdcp" Id="R79b240c13c3145a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19771868650a4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5659bb1dde5948b5a1594562246227df.psmdcp" Id="Reb032ff2cfc447fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -986,145 +986,145 @@
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J23" s="4">
         <x:v>659989.88</x:v>
       </x:c>
       <x:c r="K23" s="4">
         <x:v>659989.88</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>101630.51</x:v>
+        <x:v>103937.56</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J24" s="4">
         <x:v>613079.94</x:v>
       </x:c>
       <x:c r="K24" s="4">
         <x:v>613079.94</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>112629.03</x:v>
+        <x:v>292895.83</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J25" s="4">
         <x:v>2105538.68</x:v>
       </x:c>
       <x:c r="K25" s="4">
         <x:v>2105538.68</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>904679.47</x:v>
+        <x:v>965532.33</x:v>
       </x:c>
       <x:c r="N25" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
@@ -1221,98 +1221,98 @@
       <x:c r="E28" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>374191.69</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>374191.69</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>245617.76</x:v>
+        <x:v>283617.55</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="K29" s="4">
         <x:v>1067207.91</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>196965.49</x:v>
+        <x:v>239816.35</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">