--- v0 (2026-05-01)
+++ v1 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf00f2009b64eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c105589e16df4ff48263f85fbc3fda97.psmdcp" Id="R81eca3b05f9145a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7da5e13a2584835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8580158afd341cab839a174e847bab8.psmdcp" Id="R41d6cb8dfaef47ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -716,157 +716,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>23788836.07</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>17841627.05</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>5947209.02</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>13042601.13</x:v>
+        <x:v>10931647.96</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>9781950.85</x:v>
+        <x:v>8198735.99</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>3260650.28</x:v>
+        <x:v>2732911.97</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>54.83</x:v>
+        <x:v>45.95</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>4210304.45</x:v>
+        <x:v>4571518.91</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>3157728.29</x:v>
+        <x:v>3428639.13</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>1052576.16</x:v>
+        <x:v>1142879.78</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>17.7</x:v>
+        <x:v>19.22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>5987221.38</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>4499416.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1487805.35</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>6366645.32</x:v>
+        <x:v>6366645.3</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>4884511.63</x:v>
+        <x:v>4884585.16</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>1482133.69</x:v>
+        <x:v>1482060.14</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>106.34</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>2344952.42</x:v>
+        <x:v>2625003.43</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1772259.9</x:v>
+        <x:v>1982360.69</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>572692.52</x:v>
+        <x:v>642642.74</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>39.17</x:v>
+        <x:v>43.84</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>26319539.88</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19753181.86</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>6566358.02</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>19846684.33</x:v>
+        <x:v>19846684.45</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>14885013.33</x:v>
+        <x:v>14885013.45</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>4961671</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>75.41</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>4460020.75</x:v>
+        <x:v>5770388.12</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>3345015.53</x:v>
+        <x:v>4327791.04</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>1115005.22</x:v>
+        <x:v>1442597.08</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>16.95</x:v>
+        <x:v>21.92</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>2525653.49</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>2525653.49</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">