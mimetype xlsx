--- v1 (2026-07-02)
+++ v2 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7da5e13a2584835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8580158afd341cab839a174e847bab8.psmdcp" Id="R41d6cb8dfaef47ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf63b9920b63247c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/990b906c693a4e8aad98aa2d01d4766e.psmdcp" Id="Rd5c56afdf7be478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -716,157 +716,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>23788836.07</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>17841627.05</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>5947209.02</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>10931647.96</x:v>
+        <x:v>10931647.97</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>8198735.99</x:v>
+        <x:v>8198736</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>2732911.97</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>45.95</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>4571518.91</x:v>
+        <x:v>4883663.61</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>3428639.13</x:v>
+        <x:v>3662747.65</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>1142879.78</x:v>
+        <x:v>1220915.96</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>19.22</x:v>
+        <x:v>20.53</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>5987221.38</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>4499416.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1487805.35</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>6366645.3</x:v>
+        <x:v>6366645.26</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>4884585.16</x:v>
+        <x:v>4884585.13</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>1482060.14</x:v>
+        <x:v>1482060.13</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>106.34</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>2625003.43</x:v>
+        <x:v>2629769.07</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1982360.69</x:v>
+        <x:v>1986000.35</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>642642.74</x:v>
+        <x:v>643768.72</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>43.84</x:v>
+        <x:v>43.92</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>26319539.88</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19753181.86</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>6566358.02</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>19846684.45</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>14885013.45</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>4961671</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>75.41</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>5770388.12</x:v>
+        <x:v>6167870.06</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>4327791.04</x:v>
+        <x:v>4625902.48</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>1442597.08</x:v>
+        <x:v>1541967.58</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>21.92</x:v>
+        <x:v>23.43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>2525653.49</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>2525653.49</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">