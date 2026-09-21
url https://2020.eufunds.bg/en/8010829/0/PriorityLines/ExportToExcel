--- v5 (2026-08-31)
+++ v6 (2026-09-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025337fde9494219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9a06d2bde2d4903a23550aa79601b60.psmdcp" Id="R1b30ca8fa10142ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e98434670e24ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a688d2334376478eace83c5a37b855f2.psmdcp" Id="R21287175efce4f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -716,157 +716,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>23788836.07</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>17841627.05</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>5947209.02</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>10931647.97</x:v>
+        <x:v>10931647.98</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>8198736</x:v>
+        <x:v>8198736.01</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>2732911.97</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>45.95</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>4883663.61</x:v>
+        <x:v>5159107.03</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>3662747.65</x:v>
+        <x:v>3869330.21</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>1220915.96</x:v>
+        <x:v>1289776.82</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>20.53</x:v>
+        <x:v>21.69</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>5987221.38</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>4499416.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1487805.35</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>6366645.26</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>4884585.13</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1482060.13</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>106.34</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>2629769.07</x:v>
+        <x:v>2806819.61</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1986000.35</x:v>
+        <x:v>2118788.25</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>643768.72</x:v>
+        <x:v>688031.36</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>43.92</x:v>
+        <x:v>46.88</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>26319539.88</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19753181.86</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>6566358.02</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>19846684.45</x:v>
+        <x:v>19846684.46</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>14885013.45</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>4961671</x:v>
+        <x:v>4961671.01</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>75.41</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>6167870.06</x:v>
+        <x:v>6260701.02</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>4625902.48</x:v>
+        <x:v>4695525.7</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>1541967.58</x:v>
+        <x:v>1565175.32</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>23.43</x:v>
+        <x:v>23.79</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>2525653.49</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>2525653.49</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">