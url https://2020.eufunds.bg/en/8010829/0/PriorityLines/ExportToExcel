--- v6 (2026-09-21)
+++ v7 (2026-10-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e98434670e24ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a688d2334376478eace83c5a37b855f2.psmdcp" Id="R21287175efce4f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb8067198234e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5f946ff7b4248babfe14c8c930caf53.psmdcp" Id="Rcf32561487234a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -716,75 +716,75 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>23788836.07</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>17841627.05</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>5947209.02</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>10931647.98</x:v>
+        <x:v>19253774.98</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>8198736.01</x:v>
+        <x:v>14440331.26</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>2732911.97</x:v>
+        <x:v>4813443.72</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>45.95</x:v>
+        <x:v>80.94</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>5159107.03</x:v>
+        <x:v>5274467.02</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>3869330.21</x:v>
+        <x:v>3955850.2</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>1289776.82</x:v>
+        <x:v>1318616.82</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>21.69</x:v>
+        <x:v>22.17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>5987221.38</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>4499416.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1487805.35</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>6366645.26</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>4884585.13</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1482060.13</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -813,60 +813,60 @@
       <x:c r="B8" s="9">
         <x:v>26319539.88</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>19753181.86</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>6566358.02</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>19846684.46</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>14885013.45</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>4961671.01</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>75.41</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>6260701.02</x:v>
+        <x:v>6707746.06</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>4695525.7</x:v>
+        <x:v>5030809.47</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>1565175.32</x:v>
+        <x:v>1676936.59</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>23.79</x:v>
+        <x:v>25.49</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>2525653.49</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>2525653.49</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">