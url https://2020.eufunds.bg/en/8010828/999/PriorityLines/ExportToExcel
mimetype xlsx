--- v0 (2026-05-17)
+++ v1 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf260f2a22b64181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0db9a71a788c44e7b5a8f4630771a0a1.psmdcp" Id="R33fd2d2ee39c4b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a3fbf75ef44097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7083c54eac2440bdaae7147ff3f53357.psmdcp" Id="R40f671e4ea8b4482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -704,166 +704,166 @@
       </x:c>
       <x:c r="H5" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J5" s="7" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
-        <x:v>372453703.27</x:v>
+        <x:v>381685430.16</x:v>
       </x:c>
       <x:c r="C6" s="9">
-        <x:v>307904117.96</x:v>
+        <x:v>314828351.27</x:v>
       </x:c>
       <x:c r="D6" s="9">
-        <x:v>64549585.31</x:v>
+        <x:v>66857078.89</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>299704173.22</x:v>
+        <x:v>327009962.18</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>247175075.97</x:v>
+        <x:v>270430365.82</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>52529097.25</x:v>
+        <x:v>56579596.36</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>80.47</x:v>
+        <x:v>85.68</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>101005737.27</x:v>
+        <x:v>121318815.37</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>80137143.61</x:v>
+        <x:v>96700108.36</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>20868593.66</x:v>
+        <x:v>24618707.01</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>27.12</x:v>
+        <x:v>31.79</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
-        <x:v>19385151.67</x:v>
+        <x:v>19385449.02</x:v>
       </x:c>
       <x:c r="C7" s="9">
-        <x:v>14538863.75</x:v>
+        <x:v>14539086.76</x:v>
       </x:c>
       <x:c r="D7" s="9">
-        <x:v>4846287.92</x:v>
+        <x:v>4846362.26</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>32103816.16</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>11266830.46</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>3755610.18</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>17081375.52</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>77.49</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>1876951.67</x:v>
+        <x:v>2511216.18</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1407713.74</x:v>
+        <x:v>1883412.12</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>469237.93</x:v>
+        <x:v>627804.06</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>9.68</x:v>
+        <x:v>12.95</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
-        <x:v>19346578.89</x:v>
+        <x:v>19762046.28</x:v>
       </x:c>
       <x:c r="C8" s="9">
-        <x:v>19346578.89</x:v>
+        <x:v>19762046.28</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>293055.79</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>293055.79</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>1.51</x:v>
+        <x:v>1.48</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>0</x:v>
+        <x:v>38611.16</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>0</x:v>
+        <x:v>38611.16</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">