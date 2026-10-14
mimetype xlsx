--- v6 (2026-09-16)
+++ v7 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aab0b42c80f4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb9f1369b3504c97951c360209c72a45.psmdcp" Id="Rfcff5ea0b2264125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf36d3aeecaf4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e4e2f73f9e340888e3c134247c0e361.psmdcp" Id="R3f3509ebd7fb4593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -713,75 +713,75 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>381685430.16</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>314828351.27</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>66857078.89</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>340285832.49</x:v>
+        <x:v>341178603.34</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>280387268.53</x:v>
+        <x:v>281056846.67</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>59898563.96</x:v>
+        <x:v>60121756.67</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>89.15</x:v>
+        <x:v>89.39</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>136695226.53</x:v>
+        <x:v>137286428.42</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>110104614.48</x:v>
+        <x:v>110548195.59</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>26590612.05</x:v>
+        <x:v>26738232.83</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>35.81</x:v>
+        <x:v>35.97</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>19385449.02</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>14539086.76</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>4846362.26</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>32103816.24</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>11266830.5</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>3755610.18</x:v>
       </x:c>
       <x:c r="H7" s="9">