--- v7 (2026-10-14)
+++ v8 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf36d3aeecaf4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e4e2f73f9e340888e3c134247c0e361.psmdcp" Id="R3f3509ebd7fb4593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66565f117c3b4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28888a8eb0744ce296ecfd10fa3fbc5c.psmdcp" Id="R0c2999bc55b04ec5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -728,60 +728,60 @@
       <x:c r="B6" s="9">
         <x:v>381685430.16</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>314828351.27</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>66857078.89</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>341178603.34</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>281056846.67</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>60121756.67</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>89.39</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>137286428.42</x:v>
+        <x:v>137975740.29</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>110548195.59</x:v>
+        <x:v>111065645.42</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>26738232.83</x:v>
+        <x:v>26910094.87</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>35.97</x:v>
+        <x:v>36.15</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>19385449.02</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>14539086.76</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>4846362.26</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>32103816.24</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>11266830.5</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>3755610.18</x:v>
       </x:c>
       <x:c r="H7" s="9">