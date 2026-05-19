--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84651445ae764588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/626b049b2e034cf9b23a380e187ceb4a.psmdcp" Id="R8e734e84fb854fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa70a0c1ad34444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81428a8efe514b0da48e5c0b1ffc9572.psmdcp" Id="Rad11fd02a02443e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -734,60 +734,60 @@
       <x:c r="B6" s="9">
         <x:v>73479099.71</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>62450417.98</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>11028681.73</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>31301375.66</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>25480240.07</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>5821135.59</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>42.6</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>14558660.65</x:v>
+        <x:v>14925996.6</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>11030440.24</x:v>
+        <x:v>11339798.61</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>3528220.41</x:v>
+        <x:v>3586197.99</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>19.81</x:v>
+        <x:v>20.31</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>21488990.09</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>17954108.69</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>3534881.4</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>18619437.83</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>15777169.8</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>2842268.03</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -801,72 +801,72 @@
       </x:c>
       <x:c r="K7" s="9">
         <x:v>2198495.91</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>544669.42</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>12.77</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>29662804</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>23502745.71</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>6160058.29</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>25455758.09</x:v>
+        <x:v>25355759.62</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>19747472.02</x:v>
+        <x:v>19672473.17</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>5708286.07</x:v>
+        <x:v>5683286.45</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>85.82</x:v>
+        <x:v>85.48</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>7850998.97</x:v>
+        <x:v>7851927.59</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>5914281.92</x:v>
+        <x:v>5914978.38</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>1936717.05</x:v>
+        <x:v>1936949.21</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>26.47</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>499992.33</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>499992.33</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>1042485.52</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>1042485.52</x:v>
       </x:c>
       <x:c r="G9" s="9">
@@ -883,63 +883,63 @@
       </x:c>
       <x:c r="K9" s="9">
         <x:v>212596.75</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>42.52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>6264435.88</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>6264435.88</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
-        <x:v>0</x:v>
+        <x:v>135699.52</x:v>
       </x:c>
       <x:c r="F10" s="9">
-        <x:v>0</x:v>
+        <x:v>135699.52</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>0</x:v>
+        <x:v>2.17</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>