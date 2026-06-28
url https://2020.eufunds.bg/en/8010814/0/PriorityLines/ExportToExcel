--- v1 (2026-05-19)
+++ v2 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa70a0c1ad34444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81428a8efe514b0da48e5c0b1ffc9572.psmdcp" Id="Rad11fd02a02443e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c018a5e7f1e4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f85627195ed741169aa77f8b887d36c4.psmdcp" Id="R9a42339bbcdb4c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -719,198 +719,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>73479099.71</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>62450417.98</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>11028681.73</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>31301375.66</x:v>
+        <x:v>41859241.07</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>25480240.07</x:v>
+        <x:v>34982318.92</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>5821135.59</x:v>
+        <x:v>6876922.15</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>42.6</x:v>
+        <x:v>56.97</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>14925996.6</x:v>
+        <x:v>14995533.36</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>11339798.61</x:v>
+        <x:v>11402381.69</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>3586197.99</x:v>
+        <x:v>3593151.67</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>20.31</x:v>
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>21488990.09</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>17954108.69</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>3534881.4</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>18619437.83</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>15777169.8</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>2842268.03</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>86.65</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>2743165.33</x:v>
+        <x:v>2806480.16</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>2198495.91</x:v>
+        <x:v>2245982.03</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>544669.42</x:v>
+        <x:v>560498.13</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>12.77</x:v>
+        <x:v>13.06</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>29662804</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>23502745.71</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>6160058.29</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>25355759.62</x:v>
+        <x:v>25355759.68</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>19672473.17</x:v>
+        <x:v>19672473.24</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>5683286.45</x:v>
+        <x:v>5683286.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>85.48</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>7851927.59</x:v>
+        <x:v>7941540.45</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>5914978.38</x:v>
+        <x:v>5982188.02</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>1936949.21</x:v>
+        <x:v>1959352.43</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>26.47</x:v>
+        <x:v>26.77</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>499992.33</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>499992.33</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>1042485.52</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>1042485.52</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>208.5</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>212596.75</x:v>
+        <x:v>283997.45</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>212596.75</x:v>
+        <x:v>283997.45</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>42.52</x:v>
+        <x:v>56.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>6264435.88</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>6264435.88</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>135699.52</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>135699.52</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">