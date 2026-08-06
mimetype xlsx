--- v2 (2026-06-28)
+++ v3 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c018a5e7f1e4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f85627195ed741169aa77f8b887d36c4.psmdcp" Id="R9a42339bbcdb4c87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a41ff4812564eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34d28759c30a48fe8c8f69f8b371b975.psmdcp" Id="R27369f9f36c64c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -722,236 +722,236 @@
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>73479099.71</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>62450417.98</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>11028681.73</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>41859241.07</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>34982318.92</x:v>
+        <x:v>34982318.91</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>6876922.15</x:v>
+        <x:v>6876922.16</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>56.97</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>14995533.36</x:v>
+        <x:v>15199105.79</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>11402381.69</x:v>
+        <x:v>11555061.01</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>3593151.67</x:v>
+        <x:v>3644044.78</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>20.41</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>21488990.09</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>17954108.69</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>3534881.4</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>18619437.83</x:v>
+        <x:v>19226647.3</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>15777169.8</x:v>
+        <x:v>16232576.91</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>2842268.03</x:v>
+        <x:v>2994070.39</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>86.65</x:v>
+        <x:v>89.47</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>2806480.16</x:v>
+        <x:v>3559872.72</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>2245982.03</x:v>
+        <x:v>2894846.3</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>560498.13</x:v>
+        <x:v>665026.42</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>13.06</x:v>
+        <x:v>16.57</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>29662804</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>23502745.71</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>6160058.29</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>25355759.68</x:v>
+        <x:v>25355759.71</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>19672473.24</x:v>
+        <x:v>19672473.27</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>5683286.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>85.48</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>7941540.45</x:v>
+        <x:v>9832504.07</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>5982188.02</x:v>
+        <x:v>7402025.82</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>1959352.43</x:v>
+        <x:v>2430478.25</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>26.77</x:v>
+        <x:v>33.15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>499992.33</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>499992.33</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>1042485.52</x:v>
+        <x:v>1180486.67</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>1042485.52</x:v>
+        <x:v>1180486.67</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>208.5</x:v>
+        <x:v>236.1</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>283997.45</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>283997.45</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>56.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>6264435.88</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>6264435.88</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>135699.52</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>135699.52</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>2.17</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>0</x:v>
+        <x:v>22962.44</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>0</x:v>
+        <x:v>22962.44</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>0</x:v>
+        <x:v>0.37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">