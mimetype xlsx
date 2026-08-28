--- v3 (2026-08-06)
+++ v4 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a41ff4812564eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34d28759c30a48fe8c8f69f8b371b975.psmdcp" Id="R27369f9f36c64c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456eafb5155f4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ff7d1943f2c401a9e6ead6bd0408cad.psmdcp" Id="R430f68a6656047a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -775,101 +775,101 @@
       <x:c r="B7" s="9">
         <x:v>21488990.09</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>17954108.69</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>3534881.4</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>19226647.3</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>16232576.91</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>2994070.39</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>89.47</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>3559872.72</x:v>
+        <x:v>3862533.26</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>2894846.3</x:v>
+        <x:v>3164838.11</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>665026.42</x:v>
+        <x:v>697695.15</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>16.57</x:v>
+        <x:v>17.97</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>29662804</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>23502745.71</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>6160058.29</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>25355759.71</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>19672473.27</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>5683286.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>85.48</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>9832504.07</x:v>
+        <x:v>10012411.05</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>7402025.82</x:v>
+        <x:v>7536956.05</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>2430478.25</x:v>
+        <x:v>2475455</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>33.15</x:v>
+        <x:v>33.75</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>499992.33</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>499992.33</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>1180486.67</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>1180486.67</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">