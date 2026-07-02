--- v0 (2026-04-29)
+++ v1 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2faf1e17bea64c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7e797a824334e589f1e90a7efeaa793.psmdcp" Id="Rce9b7cdcdf524106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1807d115b34a4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a560f9ef7c0f4d818e0dc1d4706aa61f.psmdcp" Id="Raaf20f1038a64b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -734,60 +734,60 @@
       <x:c r="B6" s="9">
         <x:v>710867368</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>604237262</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>106630106</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>1213382180.22</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>531316321.9</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>93761703.9</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>588304154.42</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>87.93</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>251840002.88</x:v>
+        <x:v>282769194.23</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>215192842.8</x:v>
+        <x:v>241482655.42</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>36647160.08</x:v>
+        <x:v>41286538.81</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>35.43</x:v>
+        <x:v>39.78</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>703409722</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>597898263</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>105511459</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>1146467097.43</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>512497185.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>90440679.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -801,75 +801,75 @@
       </x:c>
       <x:c r="K7" s="9">
         <x:v>120909314.1</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>21336937.78</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>20.22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>403322912</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>342824475</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>60498437</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>294982324.97</x:v>
+        <x:v>303004239.99</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>223397342.1</x:v>
+        <x:v>230215969.88</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>39423060.38</x:v>
+        <x:v>40626347.62</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>32161922.49</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>65.16</x:v>
+        <x:v>67.15</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>104524476.75</x:v>
+        <x:v>106606131.68</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>88845805.22</x:v>
+        <x:v>90615211.91</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>15678671.53</x:v>
+        <x:v>15990919.77</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>25.92</x:v>
+        <x:v>26.43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>47058824</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>40000000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>7058824</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>5682698.96</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>4830294.11</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>852404.85</x:v>
       </x:c>
       <x:c r="H9" s="9">
@@ -898,60 +898,60 @@
       <x:c r="B10" s="9">
         <x:v>36504706</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>31029000</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>5475706</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>31032996.35</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>24278827.69</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>4284498.99</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>2469669.67</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>78.25</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>5708393.66</x:v>
+        <x:v>6975637.21</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>4852134.68</x:v>
+        <x:v>5929291.68</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>856258.98</x:v>
+        <x:v>1046345.53</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>15.64</x:v>
+        <x:v>19.11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">