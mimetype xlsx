--- v1 (2026-07-02)
+++ v2 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1807d115b34a4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a560f9ef7c0f4d818e0dc1d4706aa61f.psmdcp" Id="Raaf20f1038a64b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra732396a98e040fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3871399be60d408c81dd1d0a9fa1cd17.psmdcp" Id="Re5af03c91a3f4b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>