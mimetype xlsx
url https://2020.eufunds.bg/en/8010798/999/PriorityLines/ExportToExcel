--- v2 (2026-07-02)
+++ v3 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra732396a98e040fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3871399be60d408c81dd1d0a9fa1cd17.psmdcp" Id="Re5af03c91a3f4b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3410672af44e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acee89e20d844f12a2b2d9c55274ca13.psmdcp" Id="R4f01e5a4f9ea4b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -760,116 +760,116 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>241482655.42</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>41286538.81</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>39.78</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>703409722</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>597898263</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>105511459</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>1146467097.43</x:v>
+        <x:v>1142099812.27</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>512497185.38</x:v>
+        <x:v>508788104.71</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>90440679.77</x:v>
+        <x:v>89786136.13</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>543529232.28</x:v>
+        <x:v>543525571.43</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>85.72</x:v>
+        <x:v>85.1</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>142246251.88</x:v>
+        <x:v>216578698.6</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>120909314.1</x:v>
+        <x:v>184091893.81</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>21336937.78</x:v>
+        <x:v>32486804.79</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>20.22</x:v>
+        <x:v>30.79</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>403322912</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>342824475</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>60498437</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>303004239.99</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>230215969.88</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>40626347.62</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>32161922.49</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>67.15</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>106606131.68</x:v>
+        <x:v>107317511.91</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>90615211.91</x:v>
+        <x:v>91219885.11</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>15990919.77</x:v>
+        <x:v>16097626.8</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>26.43</x:v>
+        <x:v>26.61</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>47058824</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>40000000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>7058824</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>5682698.96</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>4830294.11</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>852404.85</x:v>
       </x:c>
       <x:c r="H9" s="9">
@@ -883,75 +883,75 @@
       </x:c>
       <x:c r="K9" s="9">
         <x:v>728206.27</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>128506.99</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>1.82</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>36504706</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>31029000</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>5475706</x:v>
       </x:c>
       <x:c r="E10" s="9">
-        <x:v>31032996.35</x:v>
+        <x:v>31027901.83</x:v>
       </x:c>
       <x:c r="F10" s="9">
-        <x:v>24278827.69</x:v>
+        <x:v>24274497.35</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>4284498.99</x:v>
+        <x:v>4283734.81</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>2469669.67</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>78.25</x:v>
+        <x:v>78.23</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>6975637.21</x:v>
+        <x:v>8329622.87</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>5929291.68</x:v>
+        <x:v>7080179.55</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>1046345.53</x:v>
+        <x:v>1249443.32</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>19.11</x:v>
+        <x:v>22.82</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">