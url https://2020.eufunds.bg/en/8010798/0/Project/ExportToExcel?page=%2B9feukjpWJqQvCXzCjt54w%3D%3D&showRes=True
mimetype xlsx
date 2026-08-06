--- v0 (2026-04-29)
+++ v1 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda209c64cc1c4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/079f3daa0c5447d89691d8d76fca004b.psmdcp" Id="R048d84dc48354b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d06bcf91d004abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8080629fcfa64542a63359f3da7c7af6.psmdcp" Id="R26e1f37405954f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -100,194 +100,194 @@
   <x:si>
     <x:t>Location</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Grant</x:t>
   </x:si>
   <x:si>
     <x:t>Self-financing by the Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Duration (months)</x:t>
   </x:si>
   <x:si>
     <x:t>Status of Implementation of the Contract/Order of the Grant</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16FFPR001 Transport connectivity programme 2021 - 2027</x:t>
   </x:si>
   <x:si>
+    <x:t>103061301 Port of Varna EAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Company</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Single-member joint stock company – SMJSC (EAD)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9000, пл. "Славейков" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Purchasing of new zero-emission equipment for transshipment and rehabilitation of railway infrastructure to increase the capacity of port operator Port of Varna EAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In execution (starting date)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200254196 S.T. Slanchev Rai Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Limited liability company – LLC (OOD)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Mezdra, 3100, ГПЕ 79 комплекс "ДОЛЧЕ ВИТА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mezdra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.003-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investments in building charging infrastructure for electric vehicles on the roads</x:t>
+  </x:si>
+  <x:si>
     <x:t>202693217 MITS TECHNOLOGIES Ltd.</x:t>
   </x:si>
   <x:si>
-    <x:t>Company</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Single-member limited liability company – SMLLC (EOOD)</x:t>
   </x:si>
   <x:si>
-    <x:t>Private</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1618, ул. "Симеон Радев" 56, бл. 2</x:t>
   </x:si>
   <x:si>
     <x:t>Zavoy</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.003-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of an EV charging center by MITS TECHNOLOGIES Ltd. in property ID 30096.19.2, located within the TEN-T network</x:t>
   </x:si>
   <x:si>
-    <x:t>In execution (starting date)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>813109299 "Marine Antipollution Enterprise" JSCo</x:t>
   </x:si>
   <x:si>
     <x:t>Joint Stock company - JSC (AD)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9003, Южна промишлена зона, Tерминал за базови масла</x:t>
   </x:si>
   <x:si>
-    <x:t>Varna</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR001-3.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the competitiveness and capacity of the port operator "Marine Antipollution Enterprise" AD by purchasing new zero-emission transshipment equipment</x:t>
   </x:si>
   <x:si>
-    <x:t>103061301 Port of Varna EAD</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>204600763 Autocenter Tim Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chirpan, 6200, ул. КОМСОМОЛСКА № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Chirpan</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a charging infrastructure for electric vehicles by Autocenter Tim EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>000695089 AGENTSIYA  "PATNA INFRASTRUKTURA"</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
     <x:t>Executive agency/ administrative structure established by legal act</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, бул. "МАКЕДОНИЯ" № 3</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the efficiency of the road sector in Bulgaria</x:t>
   </x:si>
   <x:si>
+    <x:t>000698085 Road Infrastructure Agency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1606, бул. "Македония" №3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-5.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the qualifications of employees from the Road Infrastructure Agency in connection with the implementation of projects under the Program on "Transport Connectivity" 2021 - 2027</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695089 Road Infrastructure Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, бул. "Македония" № 3</x:t>
   </x:si>
   <x:si>
     <x:t>North Central (BG32)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Ruse – Veliko Tarnovo Motorway from km 0+400 to km 76+040</x:t>
   </x:si>
   <x:si>
-    <x:t>000698085 Road Infrastructure Agency</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000695089 Road Infrastructure Agency (RIA)</x:t>
   </x:si>
   <x:si>
     <x:t>State agency/ state commission</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, Площад Македония № 3, София 1606, България</x:t>
   </x:si>
   <x:si>
     <x:t>South-West (BG41)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-2.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Europa Motorway from km 15+500 to km 48+903 - Phase 2</x:t>
   </x:si>
   <x:si>
     <x:t>205425555 AUTO ELECTRIC 3000 OOD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Smolyan, 4700, ж.к. Райково, бул./ул. ул.Славееви гори № 24</x:t>
   </x:si>
   <x:si>
     <x:t>Asenovgrad</x:t>
@@ -307,319 +307,328 @@
   <x:si>
     <x:t>Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Upgrade and Enlargement of Dolno Ezerovo Multimodal Terminal</x:t>
   </x:si>
   <x:si>
     <x:t>000695388 "Coordination of Programmes and Projects" Directorate at Ministry of transport and communications</x:t>
   </x:si>
   <x:si>
     <x:t>ACM/ ministry</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ДЯКОН ИГНАТИЙ № 7-9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-5.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"Support for improving the material and technical base"</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. „Дякон Игнатий" 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-5.002-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>External expertise for the needs of the Managing Authority of TCP</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695388 Coordination of Programmes and Projects" Directorate at Ministry of transport and communications</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ДЯКОН ИГНАТИЙ, номер 9</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR001-5.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Communications and visibility of PTC projects.</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. „Дякон Игнатий" 9</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>130823243 STATE ENTERPRISE NATIONAL RAILWAY INFRASTRUCTURE COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t>Other companies</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1233, КНЯГИНЯ МАРИЯ ЛУИЗА, номер 110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varna (BG331),Razgrad (BG324),Ruse (BG323)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.001-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitation, overhaul and modernization of Varna and Razgrad Traction Power Stations, and construction of Ruse Traction Power Station and introduction of a system for remote control and telesignaling - SCADA, Phase 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1233, Княгиня Мария Луиза 110</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-1.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Modernization of Sofia – Dragoman – Serbian border railway line: railway section Voluyak – Dragoman, phase 2"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1233, КНЯГИНЯ МАРИЯ ЛУИЗА, номер 110</x:t>
-[...8 lines deleted...]
-    <x:t>Rehabilitation, overhaul and modernization of Varna and Razgrad Traction Power Stations, and construction of Ruse Traction Power Station and introduction of a system for remote control and telesignaling - SCADA, Phase 2</x:t>
+    <x:t>Bulgaria, Sofia, 1233, БУЛ. "КНЯГИНЯ МАРИЯ ЛУИЗА" № 110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruse,Varna,Gorna Oryahovitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.001-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TA for development of railway nodes Ruse, Gorna Oryahovitsa and Varna</x:t>
   </x:si>
   <x:si>
     <x:t>130823243 State Enterprise National Railway Infrastructure Company</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "КНЯГИНЯ МАРИЯ ЛУИЗА" № 110</x:t>
   </x:si>
   <x:si>
     <x:t>Stara Zagora,Nova Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Reconstruction of Stara Zagora and Nova Zagora Railway Station Complexes", Phase 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1233, БУЛ. "КНЯГИНЯ МАРИЯ ЛУИЗА" № 110</x:t>
+    <x:t>BG16FFPR001-3.001-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Construction of an Intermodal terminal Ruse"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veliko Tarnovo (BG321),Vidin (BG311)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.001-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Preparation for construction of IMT Gorna Oryahovitsa and Vidin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-5.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance to cover the costs of the World Bank's support to NRIC to ensure financial sustainability through reforms in the management of the company's assets and operations</x:t>
   </x:si>
   <x:si>
     <x:t>Yambol (BG343)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-5.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Feasibility studies for a new railway line Yambol-Lesovo</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16FFPR001-3.001-0012</x:t>
-[...17 lines deleted...]
-    <x:t>Preparation for construction of IMT Gorna Oryahovitsa and Vidin</x:t>
+    <x:t>130823243 STATE ENTERPRISE "NATIONAL RAILWAY INFRASTRUCTURE COMPANY"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-5.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of a passenger bus for the logistic needs of NRIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terminated (termination date)</x:t>
   </x:si>
   <x:si>
     <x:t>130823243 State Enterprise "National Railway Infrastructure Company"</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" № 110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plovdiv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-4.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance for development of Plovdiv Railway Node, Stage 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-1.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitation of Railway line Plovdiv – Burgas, Phase 2 - Stage II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130823243 National Railway Infrastructure Company</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1233, Бул. "Княгиня Мария Луиза" № 110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-1.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modernization of the Sofia - Plovdiv railway line: railway section Elin Pelin – Kostenets Phase 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expanding the functional scope of GIS of SE NRIC</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1233, Бул. "Кн. Мария Луиза" № 110</x:t>
   </x:si>
   <x:si>
-    <x:t>North-West (BG31),North-East (BG33),South-West (BG41),North Central (BG32),South Central (BG42)</x:t>
+    <x:t>North-West (BG31),North Central (BG32),North-East (BG33),South-West (BG41),South Central (BG42)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Feasibility studies for deployment of ERTMS</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" № 110</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BG16FFPR001-4.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance for construction of railway connection to Plovdiv Airport</x:t>
   </x:si>
   <x:si>
-    <x:t>130823243 National Railway Infrastructure Company</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>130316140 BULGARIAN PORTS INFRASTRUCTURE COMPANY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1574, ул.ШИПЧЕНСКИ ПРОХОД, номер 69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Burgas (BG341),Varna (BG331),Dobrich (BG332)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of innovative technologies (high-frequency radar systems) to provide continuous real-time monitoring of the main hydrometeorological parameters ensuring the safety of ships in ports, roadways and appropriate to ports
+(with short title "Implementation of high frequency radar systems in ports")</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1574, бул. ШИПЧЕНСКИ ПРОХОД № 69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitation of Breakwater in the Port of Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1574, ул.ШИПЧЕНСКИ ПРОХОД, № 69</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Capital dredging - basin between Terminal "Burgas West" and Terminal "Burgas East 2/2A/"
 (Capital dredging in the port of Burgas)</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1574, бул. ШИПЧЕНСКИ ПРОХОД № 69</x:t>
-[...18 lines deleted...]
-(with short title "Implementation of high frequency radar systems in ports")</x:t>
+    <x:t>Bulgaria, Sofia, 1574, ул. "Шипченски проход" № 69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-3.001-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital dredging to ensure access to the newly constructed infrastructure at berths No. 20A and No. 20B, port terminal "Burgas East-2", stage I
+(short title: Ensuring new depths in the Port of Burgas – stage I)</x:t>
   </x:si>
   <x:si>
     <x:t>Lom</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention of flooding in the town of Lom and the Lom terminal through the reconstruction of the Eastern Quay
 (with short name Flood prevention in Lom - reconstruction of the Eastern quay)</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1574, ул. "Шипченски проход" № 69</x:t>
-[...8 lines deleted...]
-  <x:si>
     <x:t>121797867 Executive agency Maritime administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Дякон Игнатий" № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.001-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Raid tower - Varna</x:t>
   </x:si>
   <x:si>
     <x:t>121797867 EXECUTIVE AGENCY MARITIME ADMINISTRATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Дякон Игнатий" 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-5.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance for a SAR vessel project</x:t>
   </x:si>
   <x:si>
+    <x:t>121797867 Executive Agency "Maritime administration" (EAMA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16FFPR001-5.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Technical assistance for the MarTaSS project"</x:t>
+  </x:si>
+  <x:si>
     <x:t>121797867 Executive Agency "Maritime Administration"</x:t>
   </x:si>
   <x:si>
     <x:t>Varna (BG331)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>"Development and implementation of the IAIS MarTaSS"</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>"Technical assistance for the MarTaSS project"</x:t>
   </x:si>
   <x:si>
     <x:t>102003925 KRZ PORT BOURGAS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. ИНДУСТРИАЛНА № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of the mobile fleet and implementation of environmentally friendly technologies for transshipment operations in a port of regional importance for public transport KRZ Port Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>000695388 Ministry of transport and communications</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Дякон Игнатий № 9</x:t>
   </x:si>
   <x:si>
     <x:t>North-West (BG31),North Central (BG32),North-East (BG33)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16FFPR001-3.001-0011</x:t>
   </x:si>
@@ -1133,51 +1142,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O73"/>
+  <x:dimension ref="A1:O74"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -1369,2176 +1378,2223 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>1419354.02</x:v>
+        <x:v>6469702.94</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>255403.27</x:v>
+        <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="L22" s="4">
-        <x:v>1163950.75</x:v>
+        <x:v>4424535.42</x:v>
       </x:c>
       <x:c r="M22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>5009075.43</x:v>
+        <x:v>393179.65</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>2045167.52</x:v>
+        <x:v>255566.77</x:v>
       </x:c>
       <x:c r="L23" s="4">
-        <x:v>2963907.91</x:v>
+        <x:v>137612.88</x:v>
       </x:c>
       <x:c r="M23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>6469702.94</x:v>
+        <x:v>1419354.02</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>2045167.52</x:v>
+        <x:v>255403.27</x:v>
       </x:c>
       <x:c r="L24" s="4">
-        <x:v>4424535.42</x:v>
+        <x:v>1163950.75</x:v>
       </x:c>
       <x:c r="M24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>393179.65</x:v>
+        <x:v>5009075.43</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>255566.77</x:v>
+        <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="L25" s="4">
-        <x:v>137612.88</x:v>
+        <x:v>2963907.91</x:v>
       </x:c>
       <x:c r="M25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J26" s="4">
         <x:v>346318.44</x:v>
       </x:c>
       <x:c r="K26" s="4">
         <x:v>225106.99</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>121211.45</x:v>
       </x:c>
       <x:c r="M26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>4075952.92</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>4075952.92</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>2747362.6</x:v>
+        <x:v>3756346.25</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H28" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="H28" s="3" t="s">
+      <x:c r="I28" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="I28" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J28" s="4">
-        <x:v>1017760423.61</x:v>
+        <x:v>649938.24</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>524241794.12</x:v>
+        <x:v>649938.24</x:v>
       </x:c>
       <x:c r="L28" s="4">
-        <x:v>493518629.49</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>142246251.88</x:v>
+        <x:v>64993.82</x:v>
       </x:c>
       <x:c r="N28" s="5">
-        <x:v>85</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G29" s="3" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>649938.24</x:v>
+        <x:v>1017760423.61</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>649938.24</x:v>
+        <x:v>524241794.12</x:v>
       </x:c>
       <x:c r="L29" s="4">
-        <x:v>0</x:v>
+        <x:v>493518629.49</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>64993.82</x:v>
+        <x:v>142246251.88</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>60</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J30" s="4">
         <x:v>128706673.82</x:v>
       </x:c>
       <x:c r="K30" s="4">
         <x:v>78696071.03</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>50010602.79</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>0</x:v>
+        <x:v>74332446.72</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>392721.56</x:v>
       </x:c>
       <x:c r="K31" s="4">
         <x:v>255269.02</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>137452.54</x:v>
       </x:c>
       <x:c r="M31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>4036788.6</x:v>
       </x:c>
       <x:c r="K32" s="4">
         <x:v>2018394.3</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>2018394.3</x:v>
       </x:c>
       <x:c r="M32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>2403071.84</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>1500000.5</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>903071.34</x:v>
       </x:c>
       <x:c r="M33" s="4">
         <x:v>115613.61</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="G34" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="G34" s="3" t="s">
+      <x:c r="H34" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="H34" s="3" t="s">
+      <x:c r="I34" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="I34" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J34" s="4">
-        <x:v>2528013.68</x:v>
+        <x:v>2589182.09</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>2528013.68</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="L34" s="4">
-        <x:v>0</x:v>
+        <x:v>1566598.33</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>228002.64</x:v>
+        <x:v>145623.86</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>50</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>2589182.09</x:v>
+        <x:v>2528013.68</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>1022583.76</x:v>
+        <x:v>2528013.68</x:v>
       </x:c>
       <x:c r="L35" s="4">
-        <x:v>1566598.33</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>0</x:v>
+        <x:v>432004.93</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>81</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>169620029.22</x:v>
+        <x:v>8356552.36</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>169620029.22</x:v>
+        <x:v>8356552.36</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>66517391.51</x:v>
+        <x:v>4791028.1</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>8356552.36</x:v>
+        <x:v>169620029.22</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>8356552.36</x:v>
+        <x:v>169620029.22</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>4483557.72</x:v>
+        <x:v>71128126.92</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G38" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="G38" s="3" t="s">
+      <x:c r="H38" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="H38" s="3" t="s">
+      <x:c r="I38" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="I38" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J38" s="4">
-        <x:v>11230356.55</x:v>
+        <x:v>8021915.02</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>4952076.3</x:v>
+        <x:v>8021915.02</x:v>
       </x:c>
       <x:c r="L38" s="4">
-        <x:v>6278280.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>2882412.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>78</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>255423.11</x:v>
+        <x:v>11230356.55</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>255423.11</x:v>
+        <x:v>4952076.3</x:v>
       </x:c>
       <x:c r="L39" s="4">
-        <x:v>0</x:v>
+        <x:v>6278280.25</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>255423.1</x:v>
+        <x:v>2882412.6</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>20</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I40" s="3" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
       <x:c r="J40" s="4">
         <x:v>49914635.22</x:v>
       </x:c>
       <x:c r="K40" s="4">
         <x:v>49815955.89</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>98679.33</x:v>
       </x:c>
       <x:c r="M40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>2488890.59</x:v>
+        <x:v>3671197.47</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>2488890.59</x:v>
+        <x:v>3671197.47</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>25</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H42" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="H42" s="3" t="s">
+      <x:c r="I42" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="I42" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J42" s="4">
-        <x:v>3671197.47</x:v>
+        <x:v>2488890.59</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>3671197.47</x:v>
+        <x:v>2488890.59</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>0</x:v>
+        <x:v>230000</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G43" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H43" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="I43" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="G43" s="3" t="s">
+      <x:c r="J43" s="4">
+        <x:v>255423.11</x:v>
+      </x:c>
+      <x:c r="K43" s="4">
+        <x:v>255423.11</x:v>
+      </x:c>
+      <x:c r="L43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M43" s="4">
+        <x:v>255423.1</x:v>
+      </x:c>
+      <x:c r="N43" s="5">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="O43" s="3" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="G44" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H44" s="3" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="I44" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="G44" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H44" s="3" t="s">
+      <x:c r="J44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N44" s="5">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="O44" s="3" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J45" s="4">
         <x:v>2884433.67</x:v>
       </x:c>
       <x:c r="K45" s="4">
         <x:v>2884433.67</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
         <x:v>576886.73</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>2798265.29</x:v>
+        <x:v>373918856.34</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>2798265.29</x:v>
+        <x:v>196823762.15</x:v>
       </x:c>
       <x:c r="L46" s="4">
-        <x:v>0</x:v>
+        <x:v>177095094.19</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>279826.53</x:v>
+        <x:v>74386032.93</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J47" s="4">
         <x:v>669843294.66</x:v>
       </x:c>
       <x:c r="K47" s="4">
         <x:v>258634234.43</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>411209060.23</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>117344293.54</x:v>
+        <x:v>137255034.38</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J48" s="4">
         <x:v>10941646.26</x:v>
       </x:c>
       <x:c r="K48" s="4">
         <x:v>10941646.26</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N48" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>0</x:v>
+        <x:v>3190504.55</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>0</x:v>
+        <x:v>3190504.55</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>67</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="G50" s="3" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H50" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="G50" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H50" s="3" t="s">
+      <x:c r="I50" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="I50" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J50" s="4">
-        <x:v>32794241.97</x:v>
+        <x:v>2798265.29</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>29356223.17</x:v>
+        <x:v>2798265.29</x:v>
       </x:c>
       <x:c r="L50" s="4">
-        <x:v>3438018.8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>29356223.19</x:v>
+        <x:v>279826.53</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>19</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>19481766.7</x:v>
+        <x:v>3268653.41</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>19481766.7</x:v>
+        <x:v>3268653.41</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>6094366.86</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>3268653.41</x:v>
+        <x:v>19481766.7</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>3268653.41</x:v>
+        <x:v>19481766.7</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>0</x:v>
+        <x:v>6094366.86</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>12371409.2</x:v>
+        <x:v>32794241.97</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>12371409.2</x:v>
+        <x:v>29356223.17</x:v>
       </x:c>
       <x:c r="L53" s="4">
-        <x:v>0</x:v>
+        <x:v>3438018.8</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>0</x:v>
+        <x:v>29356223.19</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>37</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>25468815.53</x:v>
       </x:c>
       <x:c r="K54" s="4">
         <x:v>15338756.44</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>10130059.09</x:v>
       </x:c>
       <x:c r="M54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N54" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D55" s="3" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E55" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F55" s="3" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="G55" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C55" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F55" s="3" t="s">
+      <x:c r="H55" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="G55" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H55" s="3" t="s">
+      <x:c r="I55" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="I55" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J55" s="4">
-        <x:v>1373770.46</x:v>
+        <x:v>12371409.2</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>1373770.46</x:v>
+        <x:v>12371409.2</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>65</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G56" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H56" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="G56" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H56" s="3" t="s">
+      <x:c r="I56" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="I56" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J56" s="4">
-        <x:v>195719.33</x:v>
+        <x:v>1373770.46</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>195719.33</x:v>
+        <x:v>1373770.46</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>71151.68</x:v>
+        <x:v>821418.57</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>15</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H57" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="H57" s="3" t="s">
+      <x:c r="I57" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="I57" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J57" s="4">
-        <x:v>825278.25</x:v>
+        <x:v>195719.33</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>825278.25</x:v>
+        <x:v>195719.33</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>288847.38</x:v>
+        <x:v>71151.68</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="I58" s="3" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>140379.47</x:v>
       </x:c>
       <x:c r="K58" s="4">
         <x:v>140379.47</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
         <x:v>112246.59</x:v>
       </x:c>
       <x:c r="N58" s="5">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C59" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D59" s="3" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E59" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F59" s="3" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G59" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C59" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F59" s="3" t="s">
+      <x:c r="H59" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="G59" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H59" s="3" t="s">
+      <x:c r="I59" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="I59" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J59" s="4">
-        <x:v>1771117.42</x:v>
+        <x:v>825278.25</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>885558.71</x:v>
+        <x:v>825278.25</x:v>
       </x:c>
       <x:c r="L59" s="4">
-        <x:v>885558.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>0</x:v>
+        <x:v>288847.38</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C60" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D60" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E60" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F60" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C60" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F60" s="3" t="s">
+      <x:c r="G60" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H60" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="G60" s="3" t="s">
+      <x:c r="I60" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="H60" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J60" s="4">
-        <x:v>78751118.6</x:v>
+        <x:v>1771117.42</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>78751118.6</x:v>
+        <x:v>885558.71</x:v>
       </x:c>
       <x:c r="L60" s="4">
-        <x:v>0</x:v>
+        <x:v>885558.71</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>53706099.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>26</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>14949402.13</x:v>
+        <x:v>78751118.6</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>14949402.13</x:v>
+        <x:v>78751118.6</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>2113599.62</x:v>
+        <x:v>53706099.2</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G62" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H62" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="G62" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H62" s="3" t="s">
+      <x:c r="I62" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="I62" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J62" s="4">
-        <x:v>3361028.31</x:v>
+        <x:v>14949402.13</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>3361028.31</x:v>
+        <x:v>14949402.13</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>1445786.03</x:v>
+        <x:v>3031217.02</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C63" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D63" s="3" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E63" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F63" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C63" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F63" s="3" t="s">
+      <x:c r="G63" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H63" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="G63" s="3" t="s">
+      <x:c r="I63" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="H63" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J63" s="4">
-        <x:v>9368390.87</x:v>
+        <x:v>3361028.31</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>9368390.87</x:v>
+        <x:v>3361028.31</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>6267183.77</x:v>
+        <x:v>2398552.01</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>44</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>757022.95</x:v>
+        <x:v>9368390.87</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>757022.95</x:v>
+        <x:v>9368390.87</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>0</x:v>
+        <x:v>6267183.77</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="G65" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H65" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="G65" s="3" t="s">
+      <x:c r="I65" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="H65" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J65" s="4">
-        <x:v>461790.56</x:v>
+        <x:v>757022.95</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>253984.82</x:v>
+        <x:v>757022.95</x:v>
       </x:c>
       <x:c r="L65" s="4">
-        <x:v>207805.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>15</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="G66" s="3" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H66" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="G66" s="3" t="s">
+      <x:c r="I66" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="H66" s="3" t="s">
+      <x:c r="J66" s="4">
+        <x:v>461790.56</x:v>
+      </x:c>
+      <x:c r="K66" s="4">
+        <x:v>253984.82</x:v>
+      </x:c>
+      <x:c r="L66" s="4">
+        <x:v>207805.74</x:v>
+      </x:c>
+      <x:c r="M66" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N66" s="5">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="O66" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:15">
+      <x:c r="A67" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B67" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="I66" s="3" t="s">
+      <x:c r="C67" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D67" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E67" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F67" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="J66" s="4">
+      <x:c r="G67" s="3" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H67" s="3" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="I67" s="3" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="J67" s="4">
         <x:v>312910.64</x:v>
       </x:c>
-      <x:c r="K66" s="4">
+      <x:c r="K67" s="4">
         <x:v>156455.32</x:v>
       </x:c>
-      <x:c r="L66" s="4">
+      <x:c r="L67" s="4">
         <x:v>156455.32</x:v>
       </x:c>
-      <x:c r="M66" s="4">
-[...2 lines deleted...]
-      <x:c r="N66" s="5">
+      <x:c r="M67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N67" s="5">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="O66" s="3" t="s">
-[...8 lines deleted...]
-    </x:row>
+      <x:c r="O67" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:15">
+      <x:c r="A73" s="0" t="s">
+        <x:v>229</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A67:J67"/>
     <x:mergeCell ref="A68:J68"/>
     <x:mergeCell ref="A69:J69"/>
     <x:mergeCell ref="A70:J70"/>
     <x:mergeCell ref="A71:J71"/>
     <x:mergeCell ref="A72:J72"/>
+    <x:mergeCell ref="A73:J73"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>