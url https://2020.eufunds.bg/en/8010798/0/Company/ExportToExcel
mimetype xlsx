--- v0 (2026-05-07)
+++ v1 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8079f056e68427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56a5c45171294418b099f81034019040.psmdcp" Id="R407c9f60b768422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e93aa42fac4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a64b408b0c934c21bf895d00dd94e227.psmdcp" Id="R00a668a7f5264ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>