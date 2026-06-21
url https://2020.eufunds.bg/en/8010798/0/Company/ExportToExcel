--- v1 (2026-05-28)
+++ v2 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e93aa42fac4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a64b408b0c934c21bf895d00dd94e227.psmdcp" Id="R00a668a7f5264ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d1771bc2e748c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1551ccaed3c0458399cf901da520d7b8.psmdcp" Id="Ra721b7f1c3fc4a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>