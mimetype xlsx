--- v2 (2026-06-21)
+++ v3 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d1771bc2e748c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1551ccaed3c0458399cf901da520d7b8.psmdcp" Id="Ra721b7f1c3fc4a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4010c440bfa438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c7ff1a96e124de1826f7802e48763f5.psmdcp" Id="R85ba1d17ca484e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>