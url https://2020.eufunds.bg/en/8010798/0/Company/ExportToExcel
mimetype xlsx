--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4010c440bfa438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c7ff1a96e124de1826f7802e48763f5.psmdcp" Id="R85ba1d17ca484e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b1a91fa2744a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7211e0d4aeb54ec29bcae4c5566ca91c.psmdcp" Id="Refff38d55900461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>