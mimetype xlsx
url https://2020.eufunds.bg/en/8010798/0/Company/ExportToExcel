--- v4 (2026-07-31)
+++ v5 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b1a91fa2744a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7211e0d4aeb54ec29bcae4c5566ca91c.psmdcp" Id="Refff38d55900461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768df84598a9446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b8c9107d6b44767b752eed3c80b9e8b.psmdcp" Id="R1fe809cefd8344fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>