--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d7e19aa79224e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39fd106769ce4966b75020299068ad86.psmdcp" Id="R2e38c205a87a4eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c5f177d52e49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bb0bcf3c67347a291ec4f649ac45112.psmdcp" Id="R981921a27918438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -722,157 +722,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>732907621</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>585070818</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>147836803</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>692827873.87</x:v>
+        <x:v>695982554.15</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>423079689.98</x:v>
+        <x:v>423553967.55</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>108256272.06</x:v>
+        <x:v>108570374.95</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>161491911.83</x:v>
+        <x:v>163858211.65</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>72.5</x:v>
+        <x:v>72.6</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>202377464.44</x:v>
+        <x:v>231580652.11</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>162864718.27</x:v>
+        <x:v>189796857.06</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>39512746.17</x:v>
+        <x:v>41783795.05</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>27.61</x:v>
+        <x:v>31.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>534632873</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>439890000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>94742873</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>516457337.25</x:v>
+        <x:v>566103864.55</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>333531768.14</x:v>
+        <x:v>356379134</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>71958438.16</x:v>
+        <x:v>77394663.61</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>110967130.95</x:v>
+        <x:v>132330066.94</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>75.84</x:v>
+        <x:v>81.13</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>113190131.9</x:v>
+        <x:v>123625521.42</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>93517338.99</x:v>
+        <x:v>102110281.79</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>19672792.91</x:v>
+        <x:v>21515239.63</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>21.17</x:v>
+        <x:v>23.12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>45681093</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>37490000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>8191093</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>45681092.93</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>37490000.47</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>8191092.46</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>23625356.98</x:v>
+        <x:v>26086534.81</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>19425375.83</x:v>
+        <x:v>21445239.01</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>4199981.15</x:v>
+        <x:v>4641295.8</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>51.72</x:v>
+        <x:v>57.11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>30000000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>30000000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">