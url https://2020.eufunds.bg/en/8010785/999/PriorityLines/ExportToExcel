--- v1 (2026-07-14)
+++ v2 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c5f177d52e49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bb0bcf3c67347a291ec4f649ac45112.psmdcp" Id="R981921a27918438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0489a8f8dd924155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/413d61fe68fa429998e0b5d5b30d9a0c.psmdcp" Id="R76aa45b9ee2c4f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -722,157 +722,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>732907621</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>585070818</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>147836803</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>695982554.15</x:v>
+        <x:v>915529735.65</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>423553967.55</x:v>
+        <x:v>510298194.95</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>108570374.95</x:v>
+        <x:v>127471376.39</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>163858211.65</x:v>
+        <x:v>277760164.31</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>72.6</x:v>
+        <x:v>87.02</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>231580652.11</x:v>
+        <x:v>263241063.24</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>189796857.06</x:v>
+        <x:v>215496561.42</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>41783795.05</x:v>
+        <x:v>47744501.82</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>31.6</x:v>
+        <x:v>35.92</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>534632873</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>439890000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>94742873</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>566103864.55</x:v>
+        <x:v>564061158.29</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>356379134</x:v>
+        <x:v>355727599.3</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>77394663.61</x:v>
+        <x:v>77209757.11</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>132330066.94</x:v>
+        <x:v>131123801.88</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>81.13</x:v>
+        <x:v>80.98</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>123625521.42</x:v>
+        <x:v>129598781.85</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>102110281.79</x:v>
+        <x:v>106950777.22</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>21515239.63</x:v>
+        <x:v>22648004.63</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>23.12</x:v>
+        <x:v>24.24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>45681093</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>37490000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>8191093</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>45681092.93</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>37490000.47</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>8191092.46</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>26086534.81</x:v>
+        <x:v>27046912.9</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>21445239.01</x:v>
+        <x:v>22233411.26</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>4641295.8</x:v>
+        <x:v>4813501.64</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>57.11</x:v>
+        <x:v>59.21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>30000000</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>30000000</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="9">