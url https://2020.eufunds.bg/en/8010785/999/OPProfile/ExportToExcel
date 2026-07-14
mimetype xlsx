--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c00006531b4387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c342b82549e42eb995b2a13137b77c1.psmdcp" Id="R8a76d523b8c348cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed2f23535024e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90bbaa24b98a463a97d677a1b043f2d8.psmdcp" Id="R386165733c994d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1381,290 +1381,290 @@
       </x:c>
       <x:c r="H37" s="4">
         <x:v>203129251.27</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>163922680.89</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>444.67</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>45681093</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>37490000</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>8191093</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>390000084.67</x:v>
+        <x:v>387299595.38</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>309386277.44</x:v>
+        <x:v>307196551.86</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>853.75</x:v>
+        <x:v>847.83</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>213287433.96</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>172265956.79</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>466.91</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>553856737.46</x:v>
+        <x:v>548172187.63</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>442381632.65</x:v>
+        <x:v>437754427.52</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>37.24</x:v>
+        <x:v>36.85</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>288278881.13</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>234163713.48</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>19.38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>648068504.44</x:v>
+        <x:v>678910356.7</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>518274653.1</x:v>
+        <x:v>543098436.43</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>43.57</x:v>
+        <x:v>45.64</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>339192953.32</x:v>
+        <x:v>381292708.34</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>275807433.09</x:v>
+        <x:v>313352377.86</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>22.8</x:v>
+        <x:v>25.63</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>648068504.44</x:v>
+        <x:v>678910356.7</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>518274653.1</x:v>
+        <x:v>543098436.43</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>43.57</x:v>
+        <x:v>45.64</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>339192953.32</x:v>
+        <x:v>381292708.34</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>275807433.09</x:v>
+        <x:v>313352377.86</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>22.8</x:v>
+        <x:v>25.63</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>648068504.44</x:v>
+        <x:v>678910356.7</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>518274653.1</x:v>
+        <x:v>543098436.43</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>43.57</x:v>
+        <x:v>45.64</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>339192953.32</x:v>
+        <x:v>381292708.34</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>275807433.09</x:v>
+        <x:v>313352377.86</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>22.8</x:v>
+        <x:v>25.63</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>648068504.44</x:v>
+        <x:v>678910356.7</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>518274653.1</x:v>
+        <x:v>543098436.43</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>43.57</x:v>
+        <x:v>45.64</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>339192953.32</x:v>
+        <x:v>381292708.34</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>275807433.09</x:v>
+        <x:v>313352377.86</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>22.8</x:v>
+        <x:v>25.63</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>648068504.44</x:v>
+        <x:v>678910356.7</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>518274653.1</x:v>
+        <x:v>543098436.43</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>43.57</x:v>
+        <x:v>45.64</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>339192953.32</x:v>
+        <x:v>381292708.34</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>275807433.09</x:v>
+        <x:v>313352377.86</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>22.8</x:v>
+        <x:v>25.63</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>648068504.44</x:v>
+        <x:v>678910356.7</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>518274653.1</x:v>
+        <x:v>543098436.43</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>43.57</x:v>
+        <x:v>45.64</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>339192953.32</x:v>
+        <x:v>381292708.34</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>275807433.09</x:v>
+        <x:v>313352377.86</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>22.8</x:v>
+        <x:v>25.63</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">