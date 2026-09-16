--- v1 (2026-07-14)
+++ v2 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed2f23535024e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90bbaa24b98a463a97d677a1b043f2d8.psmdcp" Id="R386165733c994d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017f9e83c1914f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0d1d87e37a046fa84f49fbc86a29a2c.psmdcp" Id="Rae23e91efc3142ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1381,290 +1381,290 @@
       </x:c>
       <x:c r="H37" s="4">
         <x:v>203129251.27</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>163922680.89</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>444.67</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>45681093</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>37490000</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>8191093</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>387299595.38</x:v>
+        <x:v>385645933.79</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>307196551.86</x:v>
+        <x:v>305851319.83</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>847.83</x:v>
+        <x:v>844.21</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>213287433.96</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>172265956.79</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>466.91</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>548172187.63</x:v>
+        <x:v>544327996.44</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>437754427.52</x:v>
+        <x:v>434611362.56</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>36.85</x:v>
+        <x:v>36.6</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>288278881.13</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>234163713.48</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>19.38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>678910356.7</x:v>
+        <x:v>784298048.71</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>543098436.43</x:v>
+        <x:v>629632513.04</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>45.64</x:v>
+        <x:v>52.73</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>381292708.34</x:v>
+        <x:v>419886757.99</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>313352377.86</x:v>
+        <x:v>344680749.9</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>25.63</x:v>
+        <x:v>28.23</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>678910356.7</x:v>
+        <x:v>784298048.71</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>543098436.43</x:v>
+        <x:v>629632513.04</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>45.64</x:v>
+        <x:v>52.73</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>381292708.34</x:v>
+        <x:v>419886757.99</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>313352377.86</x:v>
+        <x:v>344680749.9</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>25.63</x:v>
+        <x:v>28.23</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>678910356.7</x:v>
+        <x:v>784298048.71</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>543098436.43</x:v>
+        <x:v>629632513.04</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>45.64</x:v>
+        <x:v>52.73</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>381292708.34</x:v>
+        <x:v>419886757.99</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>313352377.86</x:v>
+        <x:v>344680749.9</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>25.63</x:v>
+        <x:v>28.23</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>678910356.7</x:v>
+        <x:v>784298048.71</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>543098436.43</x:v>
+        <x:v>629632513.04</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>45.64</x:v>
+        <x:v>52.73</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>381292708.34</x:v>
+        <x:v>419886757.99</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>313352377.86</x:v>
+        <x:v>344680749.9</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>25.63</x:v>
+        <x:v>28.23</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>678910356.7</x:v>
+        <x:v>784298048.71</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>543098436.43</x:v>
+        <x:v>629632513.04</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>45.64</x:v>
+        <x:v>52.73</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>381292708.34</x:v>
+        <x:v>419886757.99</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>313352377.86</x:v>
+        <x:v>344680749.9</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>25.63</x:v>
+        <x:v>28.23</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>678910356.7</x:v>
+        <x:v>784298048.71</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>543098436.43</x:v>
+        <x:v>629632513.04</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>45.64</x:v>
+        <x:v>52.73</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>381292708.34</x:v>
+        <x:v>419886757.99</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>313352377.86</x:v>
+        <x:v>344680749.9</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>25.63</x:v>
+        <x:v>28.23</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">