--- v6 (2026-09-16)
+++ v7 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6bbd405200473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cd94499361a442a9c76b300cd053188.psmdcp" Id="R2876fabb9b964c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4370758be30d41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76a9a7a838da4437840007ab7fcee46e.psmdcp" Id="Rc27a6524f48a4eab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -722,104 +722,104 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>732907621</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>585070818</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>147836803</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>915529735.65</x:v>
+        <x:v>915511850.62</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>510298194.95</x:v>
+        <x:v>510287553.39</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>127471376.39</x:v>
+        <x:v>127469498.46</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>277760164.31</x:v>
+        <x:v>277754798.77</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>87.02</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>263241063.24</x:v>
+        <x:v>263222214.51</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>215496561.42</x:v>
+        <x:v>215490915.73</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>47744501.82</x:v>
+        <x:v>47731298.78</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>35.92</x:v>
+        <x:v>35.91</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>534632873</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>439890000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>94742873</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>564061158.29</x:v>
+        <x:v>563870059.03</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>355727599.3</x:v>
+        <x:v>355644857.82</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>77209757.11</x:v>
+        <x:v>77194939.73</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>131123801.88</x:v>
+        <x:v>131030261.48</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>80.98</x:v>
+        <x:v>80.96</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>129598781.85</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>106950777.22</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>22648004.63</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>24.24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>45681093</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>37490000</x:v>
       </x:c>
       <x:c r="D8" s="9">