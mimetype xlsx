--- v7 (2026-10-06)
+++ v8 (2026-10-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4370758be30d41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76a9a7a838da4437840007ab7fcee46e.psmdcp" Id="Rc27a6524f48a4eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc6fffa253a4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f5ede1ae8ad431899d662149b65309a.psmdcp" Id="Rc9e32a32c2bd42c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -722,116 +722,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>732907621</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>585070818</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>147836803</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>915511850.62</x:v>
+        <x:v>915133889.74</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>510287553.39</x:v>
+        <x:v>509841105.7</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>127469498.46</x:v>
+        <x:v>127323331.67</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>277754798.77</x:v>
+        <x:v>277969452.37</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>87.02</x:v>
+        <x:v>86.94</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>263222214.51</x:v>
+        <x:v>270649133.95</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>215490915.73</x:v>
+        <x:v>221605049.32</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>47731298.78</x:v>
+        <x:v>49044084.63</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>35.91</x:v>
+        <x:v>36.93</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>534632873</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>439890000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>94742873</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>563870059.03</x:v>
+        <x:v>563797133.44</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>355644857.82</x:v>
+        <x:v>355596706.19</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>77194939.73</x:v>
+        <x:v>77169144.71</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>131030261.48</x:v>
+        <x:v>131031282.54</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>80.96</x:v>
+        <x:v>80.95</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>129598781.85</x:v>
+        <x:v>130331896.1</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>106950777.22</x:v>
+        <x:v>107566257.08</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>22648004.63</x:v>
+        <x:v>22765639.02</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>24.24</x:v>
+        <x:v>24.38</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>45681093</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>37490000</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>8191093</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>45681092.93</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>37490000.47</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>8191092.46</x:v>
       </x:c>
       <x:c r="H8" s="9">