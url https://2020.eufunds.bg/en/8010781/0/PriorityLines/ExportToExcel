--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa98533637a34289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08d56dc574dc4cbcabb735d9012b0715.psmdcp" Id="R3c2de6b01b9440dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ccdce2ab514ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c83839a8fcc34422a0b9a17a33ca4073.psmdcp" Id="Rc464adf91f854455" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>