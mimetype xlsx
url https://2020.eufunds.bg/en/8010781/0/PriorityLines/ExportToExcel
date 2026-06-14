--- v1 (2026-05-25)
+++ v2 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ccdce2ab514ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c83839a8fcc34422a0b9a17a33ca4073.psmdcp" Id="Rc464adf91f854455" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbfe5a88dce4e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4727c383ee249d381423721d9a0f54a.psmdcp" Id="Rf4930a1c54cd4610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>