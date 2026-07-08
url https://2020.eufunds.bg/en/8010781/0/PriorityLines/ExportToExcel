--- v2 (2026-06-14)
+++ v3 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbfe5a88dce4e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4727c383ee249d381423721d9a0f54a.psmdcp" Id="Rf4930a1c54cd4610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bfd4158187448e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/116771d5dd7f41999beb730236aa9558.psmdcp" Id="R59585ca754b64241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>