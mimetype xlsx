--- v3 (2026-07-08)
+++ v4 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bfd4158187448e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/116771d5dd7f41999beb730236aa9558.psmdcp" Id="R59585ca754b64241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa7eb7a33b84d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/205e48095c6f40b0918bcc517af4c24b.psmdcp" Id="R7559955217b646b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>