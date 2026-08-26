--- v4 (2026-08-05)
+++ v5 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa7eb7a33b84d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/205e48095c6f40b0918bcc517af4c24b.psmdcp" Id="R7559955217b646b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001acdb7dee340a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df816c1f6a4042c0a9e1025c5ddab984.psmdcp" Id="R8a71879d15ac41c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>