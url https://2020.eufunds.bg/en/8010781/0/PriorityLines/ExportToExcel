--- v5 (2026-08-26)
+++ v6 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001acdb7dee340a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df816c1f6a4042c0a9e1025c5ddab984.psmdcp" Id="R8a71879d15ac41c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra273264919fd4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51cd6059d9f74ffbb89efade2de9558c.psmdcp" Id="Rd4d83875ef7e4341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>