--- v0 (2026-05-12)
+++ v1 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe35bb92ebbc420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8af19ae44a2d4b42a3bd58b0afc3d5b0.psmdcp" Id="R8500d3f32c0c47fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4495014a9dda472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60bf08fc142241f7bbbb7347c425e5e7.psmdcp" Id="R6beda95b4bae4bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>