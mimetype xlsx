--- v1 (2026-06-05)
+++ v2 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4495014a9dda472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60bf08fc142241f7bbbb7347c425e5e7.psmdcp" Id="R6beda95b4bae4bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758f4bc2c4344193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dde4e26377a442da8ecd3899aabc1080.psmdcp" Id="Rdbfb5fde781246f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>