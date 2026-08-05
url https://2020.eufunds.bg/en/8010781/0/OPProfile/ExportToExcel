--- v2 (2026-07-07)
+++ v3 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758f4bc2c4344193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dde4e26377a442da8ecd3899aabc1080.psmdcp" Id="Rdbfb5fde781246f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1346e4bef0664e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af90f8c1001c4e44bbb3bf998486b174.psmdcp" Id="R5da569bc2331411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>