--- v3 (2026-08-05)
+++ v4 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1346e4bef0664e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af90f8c1001c4e44bbb3bf998486b174.psmdcp" Id="R5da569bc2331411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra191dd952e364a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d0f65a1b1a94da1aa1bfaeed1ff2178.psmdcp" Id="R9e3cb1d1f2e74650" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>